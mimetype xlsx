--- v0 (2026-09-27)
+++ v1 (2026-10-18)
@@ -4086,183 +4086,183 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="51"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="51"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="51"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="2"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="28"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="28"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="28"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="66"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="66"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="66"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="2" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -5355,51 +5355,51 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="1"/>
           <a:r>
             <a:rPr lang="fa-IR" sz="1600" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:cs typeface="B Nazanin" pitchFamily="2" charset="-78"/>
             </a:rPr>
             <a:t>گزارش</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fa-IR" sz="1600" b="1" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:cs typeface="B Nazanin" pitchFamily="2" charset="-78"/>
             </a:rPr>
-            <a:t> عملکرد شاپرک تا مرداد ماه 1405 به تفکیک استانها</a:t>
+            <a:t> عملکرد شاپرک تا شهریور ماه 1405 به تفکیک استانها</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1600" b="1">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:cs typeface="B Nazanin" pitchFamily="2" charset="-78"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
@@ -7168,323 +7168,326 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet22">
     <tabColor theme="0"/>
   </sheetPr>
   <dimension ref="A1:V1"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" rightToLeft="1" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:V1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="21" width="9.125" style="71" customWidth="1"/>
     <col min="22" max="22" width="14.875" style="71" customWidth="1"/>
     <col min="23" max="16384" width="9.125" style="23" hidden="1"/>
   </cols>
   <sheetData/>
-  <sheetProtection algorithmName="SHA-512" hashValue="sfEfGfeWJ0WsAlRY+6OHw5SXfrAqoUg7POMR+8n3PXMYrgyzBeSAwp++8bzzL/JRcnlxvRu3m9HjjI2nlf3QCg==" saltValue="gbEOhyCpU01wvZqnjwn+1w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UlQPX6YA28EPXemiu+AQ5oXpUZbBcRbC5iHsXJtC86JlGhL5MQet21aNMhQNo8Gg01fjVY7awVjpk4eJLlHSFg==" saltValue="ErOdPX+x0MMQS644kJW1zg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A1:V1048576"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet6">
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:AX19"/>
   <sheetViews>
     <sheetView showGridLines="0" rightToLeft="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1048576"/>
       <selection pane="topRight" sqref="A1:V1048576"/>
       <selection pane="bottomLeft" sqref="A1:V1048576"/>
-      <selection pane="bottomRight" activeCell="E15" sqref="E15"/>
+      <selection pane="bottomRight" activeCell="R8" sqref="R8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.25" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.5" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="24.5" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="5.5" style="5" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="8" style="5" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="13.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="8.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="13.375" style="5" customWidth="1"/>
     <col min="9" max="9" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="14" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.75" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="7" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="8" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="14" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.5" style="5" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="8" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.5" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.125" style="5" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="14" style="5" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.5" style="5" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="8" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="14.625" style="5" bestFit="1" customWidth="1"/>
-    <col min="24" max="25" width="11.875" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="28" width="10.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="13.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="14" style="5" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="7" style="5" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="8" style="5" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="8.125" style="5" bestFit="1" customWidth="1"/>
-    <col min="30" max="30" width="14" style="5" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="10.75" style="5" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="5.5" style="5" bestFit="1" customWidth="1"/>
-    <col min="32" max="32" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="8" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="5.5" style="5" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="6.125" style="5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="24.5" style="5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="5.5" style="5" bestFit="1" customWidth="1"/>
-    <col min="37" max="37" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="8" style="5" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="14.625" style="5" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="24.5" style="5" bestFit="1" customWidth="1"/>
-    <col min="41" max="42" width="7" style="5" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="7" style="5" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="8" style="5" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="45" max="45" width="14" style="5" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="5.5" style="5" bestFit="1" customWidth="1"/>
-    <col min="47" max="47" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="8" style="5" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="49" max="50" width="14.625" style="5" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="12" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="72" t="s">
         <v>70</v>
       </c>
-      <c r="B1" s="89"/>
-[...47 lines deleted...]
-      <c r="AX1" s="90"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="74"/>
     </row>
     <row r="2" spans="1:50" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="78" t="s">
+      <c r="A2" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="96" t="s">
         <v>56</v>
       </c>
-      <c r="C2" s="74" t="s">
+      <c r="C2" s="81" t="s">
         <v>42</v>
       </c>
-      <c r="D2" s="75"/>
-[...10 lines deleted...]
-      <c r="O2" s="76"/>
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="82"/>
+      <c r="I2" s="82"/>
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="82"/>
+      <c r="O2" s="83"/>
       <c r="P2" s="67"/>
       <c r="Q2" s="67"/>
-      <c r="R2" s="74" t="s">
+      <c r="R2" s="81" t="s">
         <v>43</v>
       </c>
-      <c r="S2" s="75"/>
-[...10 lines deleted...]
-      <c r="AD2" s="76"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="82"/>
+      <c r="U2" s="82"/>
+      <c r="V2" s="82"/>
+      <c r="W2" s="82"/>
+      <c r="X2" s="82"/>
+      <c r="Y2" s="82"/>
+      <c r="Z2" s="82"/>
+      <c r="AA2" s="82"/>
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="83"/>
       <c r="AE2" s="67"/>
       <c r="AF2" s="67"/>
-      <c r="AG2" s="74" t="s">
+      <c r="AG2" s="81" t="s">
         <v>44</v>
       </c>
-      <c r="AH2" s="75"/>
-[...10 lines deleted...]
-      <c r="AS2" s="76"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="82"/>
+      <c r="AL2" s="82"/>
+      <c r="AM2" s="82"/>
+      <c r="AN2" s="82"/>
+      <c r="AO2" s="82"/>
+      <c r="AP2" s="82"/>
+      <c r="AQ2" s="82"/>
+      <c r="AR2" s="82"/>
+      <c r="AS2" s="83"/>
       <c r="AT2" s="67"/>
       <c r="AU2" s="67"/>
-      <c r="AV2" s="92" t="s">
+      <c r="AV2" s="76" t="s">
         <v>50</v>
       </c>
-      <c r="AW2" s="93"/>
-      <c r="AX2" s="94"/>
+      <c r="AW2" s="77"/>
+      <c r="AX2" s="78"/>
     </row>
     <row r="3" spans="1:50" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="77"/>
-[...1 lines deleted...]
-      <c r="C3" s="85" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="86"/>
-[...3 lines deleted...]
-      <c r="H3" s="82" t="s">
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="83"/>
-[...3 lines deleted...]
-      <c r="M3" s="79" t="s">
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="89"/>
+      <c r="M3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="N3" s="80"/>
-[...3 lines deleted...]
-      <c r="R3" s="85" t="s">
+      <c r="N3" s="85"/>
+      <c r="O3" s="85"/>
+      <c r="P3" s="85"/>
+      <c r="Q3" s="97"/>
+      <c r="R3" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="S3" s="86"/>
-[...3 lines deleted...]
-      <c r="W3" s="82" t="s">
+      <c r="S3" s="91"/>
+      <c r="T3" s="91"/>
+      <c r="U3" s="91"/>
+      <c r="V3" s="92"/>
+      <c r="W3" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="X3" s="83"/>
-[...3 lines deleted...]
-      <c r="AB3" s="79" t="s">
+      <c r="X3" s="88"/>
+      <c r="Y3" s="88"/>
+      <c r="Z3" s="88"/>
+      <c r="AA3" s="89"/>
+      <c r="AB3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="AC3" s="80"/>
-[...3 lines deleted...]
-      <c r="AG3" s="85" t="s">
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="85"/>
+      <c r="AF3" s="97"/>
+      <c r="AG3" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="AH3" s="86"/>
-[...3 lines deleted...]
-      <c r="AL3" s="82" t="s">
+      <c r="AH3" s="91"/>
+      <c r="AI3" s="91"/>
+      <c r="AJ3" s="91"/>
+      <c r="AK3" s="92"/>
+      <c r="AL3" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="AM3" s="83"/>
-[...3 lines deleted...]
-      <c r="AQ3" s="79" t="s">
+      <c r="AM3" s="88"/>
+      <c r="AN3" s="88"/>
+      <c r="AO3" s="88"/>
+      <c r="AP3" s="89"/>
+      <c r="AQ3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="AR3" s="80"/>
-[...3 lines deleted...]
-      <c r="AV3" s="91" t="s">
+      <c r="AR3" s="85"/>
+      <c r="AS3" s="85"/>
+      <c r="AT3" s="85"/>
+      <c r="AU3" s="86"/>
+      <c r="AV3" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="AW3" s="95" t="s">
+      <c r="AW3" s="79" t="s">
         <v>48</v>
       </c>
-      <c r="AX3" s="96" t="s">
+      <c r="AX3" s="80" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:50" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="77"/>
-      <c r="B4" s="78"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="96"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>68</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>69</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="7" t="s">
@@ -7576,53 +7579,53 @@
       </c>
       <c r="AN4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AO4" s="7" t="s">
         <v>68</v>
       </c>
       <c r="AP4" s="7" t="s">
         <v>69</v>
       </c>
       <c r="AQ4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="AR4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="AS4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="AT4" s="70" t="s">
         <v>68</v>
       </c>
       <c r="AU4" s="70" t="s">
         <v>69</v>
       </c>
-      <c r="AV4" s="91"/>
-[...1 lines deleted...]
-      <c r="AX4" s="96"/>
+      <c r="AV4" s="75"/>
+      <c r="AW4" s="79"/>
+      <c r="AX4" s="80"/>
     </row>
     <row r="5" spans="1:50" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C5" s="37">
         <v>0</v>
       </c>
       <c r="D5" s="37">
         <v>0</v>
       </c>
       <c r="E5" s="37">
         <v>51773903</v>
       </c>
       <c r="F5" s="63">
         <v>0</v>
       </c>
       <c r="G5" s="63">
         <v>0</v>
       </c>
       <c r="H5" s="37">
         <v>507577917</v>
@@ -8347,98 +8350,194 @@
         <v>18782714</v>
       </c>
       <c r="AT9" s="69">
         <v>0</v>
       </c>
       <c r="AU9" s="69">
         <v>0</v>
       </c>
       <c r="AV9" s="57">
         <v>1066901304</v>
       </c>
       <c r="AW9" s="57">
         <v>3514756960</v>
       </c>
       <c r="AX9" s="56">
         <v>4581658264</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>6</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="59"/>
-[...46 lines deleted...]
-      <c r="AX10" s="60"/>
+      <c r="C10" s="59">
+        <v>0</v>
+      </c>
+      <c r="D10" s="59">
+        <v>0</v>
+      </c>
+      <c r="E10" s="59">
+        <v>50942546</v>
+      </c>
+      <c r="F10" s="63">
+        <v>0</v>
+      </c>
+      <c r="G10" s="63">
+        <v>0</v>
+      </c>
+      <c r="H10" s="59">
+        <v>759470969</v>
+      </c>
+      <c r="I10" s="59">
+        <v>27979848</v>
+      </c>
+      <c r="J10" s="59">
+        <v>7470271</v>
+      </c>
+      <c r="K10" s="63">
+        <v>2063</v>
+      </c>
+      <c r="L10" s="63">
+        <v>1648</v>
+      </c>
+      <c r="M10" s="59">
+        <v>236896002</v>
+      </c>
+      <c r="N10" s="59">
+        <v>3775398</v>
+      </c>
+      <c r="O10" s="62">
+        <v>16668569</v>
+      </c>
+      <c r="P10" s="69">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="69">
+        <v>0</v>
+      </c>
+      <c r="R10" s="59">
+        <v>0</v>
+      </c>
+      <c r="S10" s="59">
+        <v>0</v>
+      </c>
+      <c r="T10" s="59">
+        <v>27189299</v>
+      </c>
+      <c r="U10" s="63">
+        <v>0</v>
+      </c>
+      <c r="V10" s="63">
+        <v>0</v>
+      </c>
+      <c r="W10" s="59">
+        <v>3411697868</v>
+      </c>
+      <c r="X10" s="59">
+        <v>179034212</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>48125798</v>
+      </c>
+      <c r="Z10" s="63">
+        <v>8528</v>
+      </c>
+      <c r="AA10" s="63">
+        <v>6748</v>
+      </c>
+      <c r="AB10" s="59">
+        <v>22009603</v>
+      </c>
+      <c r="AC10" s="59">
+        <v>17375</v>
+      </c>
+      <c r="AD10" s="59">
+        <v>2168497</v>
+      </c>
+      <c r="AE10" s="63">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="63">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="59">
+        <v>78131845</v>
+      </c>
+      <c r="AJ10" s="63">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="63">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="59">
+        <v>4171168837</v>
+      </c>
+      <c r="AM10" s="59">
+        <v>207014060</v>
+      </c>
+      <c r="AN10" s="59">
+        <v>55596069</v>
+      </c>
+      <c r="AO10" s="63">
+        <v>10591</v>
+      </c>
+      <c r="AP10" s="63">
+        <v>8396</v>
+      </c>
+      <c r="AQ10" s="59">
+        <v>258905605</v>
+      </c>
+      <c r="AR10" s="59">
+        <v>3792773</v>
+      </c>
+      <c r="AS10" s="62">
+        <v>18837066</v>
+      </c>
+      <c r="AT10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="69">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="61">
+        <v>1103207314</v>
+      </c>
+      <c r="AW10" s="61">
+        <v>3690257928</v>
+      </c>
+      <c r="AX10" s="60">
+        <v>4793465242</v>
+      </c>
     </row>
     <row r="11" spans="1:50" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="59"/>
       <c r="D11" s="59"/>
       <c r="E11" s="59"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="59"/>
       <c r="I11" s="59"/>
       <c r="J11" s="59"/>
       <c r="K11" s="63"/>
       <c r="L11" s="63"/>
       <c r="M11" s="59"/>
       <c r="N11" s="59"/>
       <c r="O11" s="62"/>
       <c r="P11" s="69"/>
       <c r="Q11" s="69"/>
       <c r="R11" s="59"/>
       <c r="S11" s="59"/>
@@ -8733,304 +8832,304 @@
       <c r="AB16" s="9"/>
       <c r="AC16" s="9"/>
       <c r="AD16" s="9"/>
       <c r="AE16" s="63"/>
       <c r="AF16" s="63"/>
       <c r="AG16" s="9"/>
       <c r="AH16" s="9"/>
       <c r="AI16" s="9"/>
       <c r="AJ16" s="63"/>
       <c r="AK16" s="63"/>
       <c r="AL16" s="9"/>
       <c r="AM16" s="9"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="63"/>
       <c r="AP16" s="63"/>
       <c r="AQ16" s="9"/>
       <c r="AR16" s="9"/>
       <c r="AS16" s="16"/>
       <c r="AT16" s="69"/>
       <c r="AU16" s="69"/>
       <c r="AV16" s="35"/>
       <c r="AW16" s="35"/>
       <c r="AX16" s="34"/>
     </row>
     <row r="17" spans="1:50" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="72" t="s">
+      <c r="A17" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="73"/>
+      <c r="B17" s="94"/>
       <c r="C17" s="2">
         <f>SUM(C5:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="2">
         <f t="shared" ref="D17:AX17" si="0">SUM(D5:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="2">
         <f t="shared" si="0"/>
-        <v>264143389</v>
+        <v>315085935</v>
       </c>
       <c r="F17" s="2">
         <f>SUM(F5:F16)</f>
         <v>0</v>
       </c>
       <c r="G17" s="2">
         <f>SUM(G5:G16)</f>
         <v>0</v>
       </c>
       <c r="H17" s="2">
         <f t="shared" si="0"/>
-        <v>3366915054</v>
+        <v>4126386023</v>
       </c>
       <c r="I17" s="2">
         <f t="shared" si="0"/>
-        <v>130350664</v>
+        <v>158330512</v>
       </c>
       <c r="J17" s="2">
         <f t="shared" si="0"/>
-        <v>38051622</v>
+        <v>45521893</v>
       </c>
       <c r="K17" s="2">
         <f t="shared" si="0"/>
-        <v>7673</v>
+        <v>9736</v>
       </c>
       <c r="L17" s="2">
         <f t="shared" si="0"/>
-        <v>47317</v>
+        <v>48965</v>
       </c>
       <c r="M17" s="2">
         <f t="shared" si="0"/>
-        <v>1108932614</v>
+        <v>1345828616</v>
       </c>
       <c r="N17" s="2">
         <f t="shared" si="0"/>
-        <v>26956749</v>
+        <v>30732147</v>
       </c>
       <c r="O17" s="17">
         <f t="shared" si="0"/>
-        <v>99337361</v>
+        <v>116005930</v>
       </c>
       <c r="P17" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q17" s="17">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="R17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="T17" s="2">
         <f t="shared" si="0"/>
-        <v>142779106</v>
+        <v>169968405</v>
       </c>
       <c r="U17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="V17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="W17" s="2">
         <f t="shared" si="0"/>
-        <v>16062131853</v>
+        <v>19473829721</v>
       </c>
       <c r="X17" s="2">
         <f t="shared" si="0"/>
-        <v>890403776</v>
+        <v>1069437988</v>
       </c>
       <c r="Y17" s="2">
         <f t="shared" si="0"/>
-        <v>265163308</v>
+        <v>313289106</v>
       </c>
       <c r="Z17" s="2">
         <f t="shared" si="0"/>
-        <v>36309</v>
+        <v>44837</v>
       </c>
       <c r="AA17" s="2">
         <f t="shared" si="0"/>
-        <v>39186</v>
+        <v>45934</v>
       </c>
       <c r="AB17" s="2">
         <f t="shared" si="0"/>
-        <v>90242994</v>
+        <v>112252597</v>
       </c>
       <c r="AC17" s="2">
         <f t="shared" si="0"/>
-        <v>112170</v>
+        <v>129545</v>
       </c>
       <c r="AD17" s="17">
         <f t="shared" si="0"/>
-        <v>10899561</v>
+        <v>13068058</v>
       </c>
       <c r="AE17" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AF17" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AI17" s="2">
         <f t="shared" si="0"/>
-        <v>406922495</v>
+        <v>485054340</v>
       </c>
       <c r="AJ17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AK17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL17" s="2">
         <f t="shared" si="0"/>
-        <v>19429046907</v>
+        <v>23600215744</v>
       </c>
       <c r="AM17" s="2">
         <f t="shared" si="0"/>
-        <v>1020754440</v>
+        <v>1227768500</v>
       </c>
       <c r="AN17" s="2">
         <f t="shared" si="0"/>
-        <v>303214930</v>
+        <v>358810999</v>
       </c>
       <c r="AO17" s="2">
         <f t="shared" si="0"/>
-        <v>43982</v>
+        <v>54573</v>
       </c>
       <c r="AP17" s="2">
         <f t="shared" si="0"/>
-        <v>86503</v>
+        <v>94899</v>
       </c>
       <c r="AQ17" s="2">
         <f t="shared" si="0"/>
-        <v>1199175608</v>
+        <v>1458081213</v>
       </c>
       <c r="AR17" s="2">
         <f t="shared" si="0"/>
-        <v>27068919</v>
+        <v>30861692</v>
       </c>
       <c r="AS17" s="17">
         <f t="shared" si="0"/>
-        <v>110236922</v>
+        <v>129073988</v>
       </c>
       <c r="AT17" s="17">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AU17" s="17">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="AV17" s="2">
         <f t="shared" si="0"/>
-        <v>5034742448</v>
+        <v>6137949762</v>
       </c>
       <c r="AW17" s="2">
         <f t="shared" si="0"/>
-        <v>17461808263</v>
+        <v>21152066191</v>
       </c>
       <c r="AX17" s="3">
         <f t="shared" si="0"/>
-        <v>22496550711</v>
+        <v>27290015953</v>
       </c>
     </row>
     <row r="18" spans="1:50" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
       <c r="I18" s="11"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="11"/>
       <c r="O18" s="11"/>
       <c r="P18" s="11"/>
       <c r="Q18" s="11"/>
     </row>
     <row r="19" spans="1:50" x14ac:dyDescent="0.2">
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
       <c r="I19" s="12"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="12"/>
       <c r="O19" s="12"/>
       <c r="P19" s="12"/>
       <c r="Q19" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="J7q9+hkmWwdN5s0mhizbL8RThBmEh4Zxk9klheGhVkO5VG148mdV5ykIfzAQ5FIoSFjXQftxg4qtBsQJqQCJLg==" saltValue="AKg93PqIYr4H7Xi6xkXehQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Uox8BWsId+R+js0pYpywnjFtxbGsMteHLXauSeWmPLK9999X9rgXz9pIPAi7fNgRW/2Cv+qQcLmzCubt1+iEEQ==" saltValue="GxX2B7UJliovQUTgtwR1Hw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="20">
-    <mergeCell ref="A1:AX1"/>
-[...7 lines deleted...]
-    <mergeCell ref="AG3:AK3"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="R2:AD2"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:O2"/>
     <mergeCell ref="AB3:AF3"/>
     <mergeCell ref="W3:AA3"/>
     <mergeCell ref="R3:V3"/>
     <mergeCell ref="M3:Q3"/>
     <mergeCell ref="H3:L3"/>
     <mergeCell ref="C3:G3"/>
+    <mergeCell ref="A1:AX1"/>
+    <mergeCell ref="AV3:AV4"/>
+    <mergeCell ref="AV2:AX2"/>
+    <mergeCell ref="AW3:AW4"/>
+    <mergeCell ref="AX3:AX4"/>
+    <mergeCell ref="AG2:AS2"/>
+    <mergeCell ref="AQ3:AU3"/>
+    <mergeCell ref="AL3:AP3"/>
+    <mergeCell ref="AG3:AK3"/>
   </mergeCells>
   <conditionalFormatting sqref="E19:Q19">
     <cfRule type="cellIs" dxfId="120" priority="12" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C19:D19">
     <cfRule type="cellIs" dxfId="119" priority="13" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AV5:AV16">
     <cfRule type="dataBar" priority="8">
       <dataBar>
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="100"/>
         <color rgb="FF17C334"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{B9FF545B-2807-4499-9C6E-8687482C9D3A}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
@@ -9108,198 +9207,198 @@
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AX5:AX16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet7">
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:AC19"/>
   <sheetViews>
     <sheetView showGridLines="0" rightToLeft="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1048576"/>
       <selection pane="topRight" sqref="A1:V1048576"/>
       <selection pane="bottomLeft" sqref="A1:V1048576"/>
-      <selection pane="bottomRight" activeCell="J13" sqref="J13"/>
+      <selection pane="bottomRight" activeCell="O8" sqref="O8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="3.875" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.5" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.625" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.5" style="5" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="14.625" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.625" style="5" customWidth="1"/>
     <col min="8" max="8" width="17.5" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="3.875" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.5" style="5" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="14.625" style="5" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.75" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="17.5" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.5" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="3.875" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="17.5" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="15.75" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="17.5" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="14.625" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="17.5" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14.625" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="15.75" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="28" width="11.875" style="5"/>
     <col min="29" max="29" width="2.125" style="5" bestFit="1" customWidth="1"/>
     <col min="30" max="16384" width="11.875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="98" t="s">
+      <c r="A1" s="100" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="99"/>
-[...20 lines deleted...]
-      <c r="W1" s="100"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
+      <c r="N1" s="101"/>
+      <c r="O1" s="101"/>
+      <c r="P1" s="101"/>
+      <c r="Q1" s="101"/>
+      <c r="R1" s="101"/>
+      <c r="S1" s="101"/>
+      <c r="T1" s="101"/>
+      <c r="U1" s="101"/>
+      <c r="V1" s="101"/>
+      <c r="W1" s="102"/>
     </row>
     <row r="2" spans="1:29" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="78" t="s">
+      <c r="A2" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="96" t="s">
         <v>56</v>
       </c>
-      <c r="C2" s="74" t="s">
+      <c r="C2" s="81" t="s">
         <v>45</v>
       </c>
-      <c r="D2" s="75"/>
-[...4 lines deleted...]
-      <c r="I2" s="74" t="s">
+      <c r="D2" s="82"/>
+      <c r="E2" s="82"/>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="J2" s="75"/>
-[...4 lines deleted...]
-      <c r="O2" s="74" t="s">
+      <c r="J2" s="82"/>
+      <c r="K2" s="82"/>
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="81" t="s">
         <v>47</v>
       </c>
-      <c r="P2" s="75"/>
-[...4 lines deleted...]
-      <c r="U2" s="92" t="s">
+      <c r="P2" s="82"/>
+      <c r="Q2" s="82"/>
+      <c r="R2" s="82"/>
+      <c r="S2" s="82"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="76" t="s">
         <v>51</v>
       </c>
-      <c r="V2" s="93"/>
-      <c r="W2" s="94"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="78"/>
     </row>
     <row r="3" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="77"/>
-[...1 lines deleted...]
-      <c r="C3" s="101" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="101"/>
-      <c r="E3" s="102" t="s">
+      <c r="D3" s="99"/>
+      <c r="E3" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="102"/>
-      <c r="G3" s="79" t="s">
+      <c r="F3" s="98"/>
+      <c r="G3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="97"/>
-      <c r="I3" s="101" t="s">
+      <c r="H3" s="86"/>
+      <c r="I3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="101"/>
-      <c r="K3" s="102" t="s">
+      <c r="J3" s="99"/>
+      <c r="K3" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="L3" s="102"/>
-      <c r="M3" s="79" t="s">
+      <c r="L3" s="98"/>
+      <c r="M3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="N3" s="97"/>
-      <c r="O3" s="101" t="s">
+      <c r="N3" s="86"/>
+      <c r="O3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="P3" s="101"/>
-      <c r="Q3" s="102" t="s">
+      <c r="P3" s="99"/>
+      <c r="Q3" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="R3" s="102"/>
-      <c r="S3" s="79" t="s">
+      <c r="R3" s="98"/>
+      <c r="S3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="T3" s="97"/>
-      <c r="U3" s="91" t="s">
+      <c r="T3" s="86"/>
+      <c r="U3" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="V3" s="95" t="s">
+      <c r="V3" s="79" t="s">
         <v>48</v>
       </c>
-      <c r="W3" s="96" t="s">
+      <c r="W3" s="80" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:29" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="77"/>
-      <c r="B4" s="78"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="96"/>
       <c r="C4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="K4" s="7" t="s">
@@ -9310,53 +9409,53 @@
       </c>
       <c r="M4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="N4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="O4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="P4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="Q4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="S4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="T4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="U4" s="91"/>
-[...1 lines deleted...]
-      <c r="W4" s="96"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="79"/>
+      <c r="W4" s="80"/>
     </row>
     <row r="5" spans="1:29" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C5" s="37">
         <v>0</v>
       </c>
       <c r="D5" s="37">
         <v>19177860.228967</v>
       </c>
       <c r="E5" s="37">
         <v>3407671399.8805823</v>
       </c>
       <c r="F5" s="37">
         <v>23190422.215555001</v>
       </c>
       <c r="G5" s="37">
         <v>3348990444.8181701</v>
       </c>
       <c r="H5" s="40">
         <v>25981189.847654</v>
@@ -9676,71 +9775,113 @@
         <v>234082318.39477199</v>
       </c>
       <c r="S9" s="55">
         <v>8524195331.9343882</v>
       </c>
       <c r="T9" s="55">
         <v>77147193.377528012</v>
       </c>
       <c r="U9" s="57">
         <v>14143407455.411098</v>
       </c>
       <c r="V9" s="57">
         <v>22260334359.43784</v>
       </c>
       <c r="W9" s="56">
         <v>36403741814.84893</v>
       </c>
     </row>
     <row r="10" spans="1:29" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>6</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="59"/>
-[...19 lines deleted...]
-      <c r="W10" s="60"/>
+      <c r="C10" s="59">
+        <v>0</v>
+      </c>
+      <c r="D10" s="59">
+        <v>24338962.164157998</v>
+      </c>
+      <c r="E10" s="59">
+        <v>7624826742.9133415</v>
+      </c>
+      <c r="F10" s="59">
+        <v>93477376.804565996</v>
+      </c>
+      <c r="G10" s="59">
+        <v>9476024836.2618313</v>
+      </c>
+      <c r="H10" s="62">
+        <v>76927739.951417997</v>
+      </c>
+      <c r="I10" s="59">
+        <v>0</v>
+      </c>
+      <c r="J10" s="59">
+        <v>13427497.663488001</v>
+      </c>
+      <c r="K10" s="59">
+        <v>25035398631.480366</v>
+      </c>
+      <c r="L10" s="59">
+        <v>185604236.39336097</v>
+      </c>
+      <c r="M10" s="59">
+        <v>1378386043.1884358</v>
+      </c>
+      <c r="N10" s="59">
+        <v>14220885.948316999</v>
+      </c>
+      <c r="O10" s="59">
+        <v>0</v>
+      </c>
+      <c r="P10" s="59">
+        <v>37766459.827646002</v>
+      </c>
+      <c r="Q10" s="59">
+        <v>32660225374.393711</v>
+      </c>
+      <c r="R10" s="59">
+        <v>279081613.197927</v>
+      </c>
+      <c r="S10" s="59">
+        <v>10854410879.450264</v>
+      </c>
+      <c r="T10" s="59">
+        <v>91148625.899734989</v>
+      </c>
+      <c r="U10" s="61">
+        <v>17295595658.095314</v>
+      </c>
+      <c r="V10" s="61">
+        <v>26627037294.673969</v>
+      </c>
+      <c r="W10" s="60">
+        <v>43922632952.769287</v>
+      </c>
       <c r="AC10" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:29" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="59"/>
       <c r="D11" s="59"/>
       <c r="E11" s="59"/>
       <c r="F11" s="59"/>
       <c r="G11" s="59"/>
       <c r="H11" s="62"/>
       <c r="I11" s="59"/>
       <c r="J11" s="59"/>
       <c r="K11" s="59"/>
       <c r="L11" s="59"/>
       <c r="M11" s="59"/>
       <c r="N11" s="59"/>
       <c r="O11" s="59"/>
       <c r="P11" s="59"/>
@@ -9876,178 +10017,178 @@
         <v>67</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="16"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="9"/>
       <c r="L16" s="9"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
       <c r="Q16" s="9"/>
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="16"/>
       <c r="U16" s="35"/>
       <c r="V16" s="35"/>
       <c r="W16" s="34"/>
     </row>
     <row r="17" spans="1:23" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="72" t="s">
+      <c r="A17" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="73"/>
+      <c r="B17" s="94"/>
       <c r="C17" s="2">
         <f>SUM(C5:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="2">
         <f t="shared" ref="D17:W17" si="0">SUM(D5:D16)</f>
-        <v>111749988.54127301</v>
+        <v>136088950.70543101</v>
       </c>
       <c r="E17" s="2">
         <f t="shared" si="0"/>
-        <v>27812019240.005054</v>
+        <v>35436845982.918396</v>
       </c>
       <c r="F17" s="2">
         <f t="shared" si="0"/>
-        <v>379819537.749906</v>
+        <v>473296914.55447197</v>
       </c>
       <c r="G17" s="2">
         <f t="shared" si="0"/>
-        <v>30887387319.78759</v>
+        <v>40363412156.049423</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="0"/>
-        <v>253826563.67326701</v>
+        <v>330754303.62468499</v>
       </c>
       <c r="I17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="2">
         <f t="shared" si="0"/>
-        <v>62803077.503988996</v>
+        <v>76230575.167476997</v>
       </c>
       <c r="K17" s="2">
         <f t="shared" si="0"/>
-        <v>97224047554.874939</v>
+        <v>122259446186.3553</v>
       </c>
       <c r="L17" s="2">
         <f t="shared" si="0"/>
-        <v>744854353.59508991</v>
+        <v>930458589.98845088</v>
       </c>
       <c r="M17" s="2">
         <f t="shared" si="0"/>
-        <v>3814501150.6760612</v>
+        <v>5192887193.8644972</v>
       </c>
       <c r="N17" s="17">
         <f t="shared" si="0"/>
-        <v>63086150.776351005</v>
+        <v>77307036.724667996</v>
       </c>
       <c r="O17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P17" s="2">
         <f t="shared" si="0"/>
-        <v>174553066.04526201</v>
+        <v>212319525.872908</v>
       </c>
       <c r="Q17" s="2">
         <f t="shared" si="0"/>
-        <v>125036066794.87997</v>
+        <v>157696292169.27368</v>
       </c>
       <c r="R17" s="2">
         <f t="shared" si="0"/>
-        <v>1124673891.344996</v>
+        <v>1403755504.542923</v>
       </c>
       <c r="S17" s="2">
         <f t="shared" si="0"/>
-        <v>34701888470.463646</v>
+        <v>45556299349.91391</v>
       </c>
       <c r="T17" s="17">
         <f t="shared" si="0"/>
-        <v>316912714.44961804</v>
+        <v>408061340.34935302</v>
       </c>
       <c r="U17" s="2">
         <f t="shared" si="0"/>
-        <v>59444802649.757095</v>
+        <v>76740398307.852417</v>
       </c>
       <c r="V17" s="2">
         <f t="shared" si="0"/>
-        <v>101909292287.42641</v>
+        <v>128536329582.10037</v>
       </c>
       <c r="W17" s="3">
         <f t="shared" si="0"/>
-        <v>161354094937.1835</v>
+        <v>205276727889.95279</v>
       </c>
     </row>
     <row r="18" spans="1:23" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="11"/>
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.2">
       <c r="C19" s="12"/>
       <c r="D19" s="12"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="N5NTV3/8GuJd3WsVXTxW+6gVddPFT8QWXwo/PVqacZssn35VUk76rhlmzJbrEOWE2JCDJhHdoef/H5pMxOcrmA==" saltValue="mynP928nUm7BYb4vMsrmXA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="qhyZB7gLTFmSnTCoeHGBZR6+tRs5cCtqSvMPMz7va6XAr3oXgWyCUdXaxzoUIVPUW0uXXLuVw3BUElfH6ro6Bg==" saltValue="cgRJXrVccXVXDk6WX14CAg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="20">
+    <mergeCell ref="A1:W1"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:H2"/>
+    <mergeCell ref="I2:N2"/>
+    <mergeCell ref="O2:T2"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="S3:T3"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="U2:W2"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="V3:V4"/>
     <mergeCell ref="W3:W4"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="O3:P3"/>
-    <mergeCell ref="A1:W1"/>
-[...7 lines deleted...]
-    <mergeCell ref="S3:T3"/>
   </mergeCells>
   <conditionalFormatting sqref="D19:H19">
     <cfRule type="cellIs" dxfId="118" priority="4" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C19">
     <cfRule type="cellIs" dxfId="117" priority="5" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U5:U16">
     <cfRule type="dataBar" priority="3">
       <dataBar>
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="100"/>
         <color rgb="FF17C334"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{DDBD43A8-381C-439E-BB2D-3E923E3D472E}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
@@ -10121,81 +10262,81 @@
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>W5:W16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet8">
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView showGridLines="0" rightToLeft="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="16.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="2" width="16.75" style="5"/>
     <col min="3" max="3" width="16.75" style="5" customWidth="1"/>
     <col min="4" max="16384" width="16.75" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="105" t="s">
         <v>72</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
       <c r="D1" s="106"/>
       <c r="E1" s="107"/>
     </row>
     <row r="2" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="108" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="103" t="s">
         <v>56</v>
       </c>
-      <c r="C2" s="93" t="s">
+      <c r="C2" s="77" t="s">
         <v>52</v>
       </c>
-      <c r="D2" s="93"/>
-      <c r="E2" s="94"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="78"/>
     </row>
     <row r="3" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="108"/>
       <c r="B3" s="103"/>
       <c r="C3" s="103" t="s">
         <v>18</v>
       </c>
       <c r="D3" s="103" t="s">
         <v>48</v>
       </c>
       <c r="E3" s="104" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="108"/>
       <c r="B4" s="103"/>
       <c r="C4" s="103"/>
       <c r="D4" s="103"/>
       <c r="E4" s="104"/>
     </row>
     <row r="5" spans="1:7" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26">
         <v>1</v>
       </c>
@@ -10270,53 +10411,59 @@
     <row r="9" spans="1:7" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26">
         <v>5</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="25">
         <v>1359339</v>
       </c>
       <c r="D9" s="25">
         <v>7809725</v>
       </c>
       <c r="E9" s="27">
         <v>9169064</v>
       </c>
       <c r="G9" s="14"/>
     </row>
     <row r="10" spans="1:7" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>6</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="25"/>
-[...1 lines deleted...]
-      <c r="E10" s="27"/>
+      <c r="C10" s="25">
+        <v>1356864</v>
+      </c>
+      <c r="D10" s="25">
+        <v>7718302</v>
+      </c>
+      <c r="E10" s="27">
+        <v>9075166</v>
+      </c>
       <c r="G10" s="14"/>
     </row>
     <row r="11" spans="1:7" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>7</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="27"/>
       <c r="G11" s="14"/>
     </row>
     <row r="12" spans="1:7" s="4" customFormat="1" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>8</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="25"/>
       <c r="D12" s="25"/>
       <c r="E12" s="27"/>
     </row>
@@ -10343,51 +10490,51 @@
       <c r="E14" s="27"/>
     </row>
     <row r="15" spans="1:7" s="4" customFormat="1" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26">
         <v>11</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="27"/>
     </row>
     <row r="16" spans="1:7" s="4" customFormat="1" ht="22.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28">
         <v>12</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="25"/>
       <c r="D16" s="25"/>
       <c r="E16" s="25"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="m+o8um+Yy5jiDiTejfTCe2ulglC/wBrgqzKcCXBVeWtSe7avBtQCa4UWcPsTJDkWI7on3KH3A8Rhgs3b2dTA4Q==" saltValue="gBJeNnqUMGAzYPnhkh1Mtw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="vkCc3ZuQaBmZrg8aZ1+pRp6d68w5uVRnmQe6ZQYsEJxfP4zPQjtkapIWCuBSyDI0keajT8Rny8R7utfK0JGOUA==" saltValue="dhIUBNL4N4rAC/uyYAUM/Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:E2"/>
   </mergeCells>
   <conditionalFormatting sqref="C5:E11">
     <cfRule type="dataBar" priority="68">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF92D050"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{50ACEAD6-EBED-4DC3-B193-6F15C33D4487}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C14:E15">
     <cfRule type="dataBar" priority="3">
@@ -10473,82 +10620,82 @@
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{3D6A77D4-F236-43CB-A402-9D528DA53EEE}">
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C16:E16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet24">
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView showGridLines="0" rightToLeft="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+      <selection activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="5" customWidth="1"/>
     <col min="2" max="2" width="32" style="5" customWidth="1"/>
     <col min="3" max="3" width="20.125" style="5" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="26.875" style="5" customWidth="1"/>
     <col min="5" max="5" width="29" style="5" customWidth="1"/>
     <col min="6" max="16384" width="9.125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="109" t="s">
         <v>73</v>
       </c>
       <c r="B1" s="110"/>
       <c r="C1" s="110"/>
       <c r="D1" s="110"/>
       <c r="E1" s="111"/>
     </row>
     <row r="2" spans="1:5" ht="26.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="108" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="103" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="32"/>
-      <c r="D2" s="93"/>
-      <c r="E2" s="94"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="78"/>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="108"/>
       <c r="B3" s="103"/>
       <c r="C3" s="103"/>
       <c r="D3" s="103" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="104" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="108"/>
       <c r="B4" s="103"/>
       <c r="C4" s="103"/>
       <c r="D4" s="103"/>
       <c r="E4" s="104"/>
     </row>
     <row r="5" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="26">
         <v>1</v>
       </c>
       <c r="B5" s="24" t="s">
         <v>57</v>
@@ -10607,52 +10754,56 @@
       </c>
     </row>
     <row r="9" spans="1:5" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A9" s="26">
         <v>5</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="30"/>
       <c r="D9" s="25">
         <v>154</v>
       </c>
       <c r="E9" s="27">
         <v>149059</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A10" s="26">
         <v>6</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="30"/>
-      <c r="D10" s="25"/>
-      <c r="E10" s="27"/>
+      <c r="D10" s="25">
+        <v>153</v>
+      </c>
+      <c r="E10" s="27">
+        <v>147709</v>
+      </c>
     </row>
     <row r="11" spans="1:5" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A11" s="26">
         <v>7</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="30"/>
       <c r="D11" s="25"/>
       <c r="E11" s="27"/>
     </row>
     <row r="12" spans="1:5" s="4" customFormat="1" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A12" s="26">
         <v>8</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="30"/>
       <c r="D12" s="25"/>
       <c r="E12" s="27"/>
     </row>
     <row r="13" spans="1:5" s="4" customFormat="1" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A13" s="26">
@@ -10677,51 +10828,51 @@
       <c r="E14" s="27"/>
     </row>
     <row r="15" spans="1:5" s="4" customFormat="1" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A15" s="26">
         <v>11</v>
       </c>
       <c r="B15" s="24" t="s">
         <v>66</v>
       </c>
       <c r="C15" s="30"/>
       <c r="D15" s="25"/>
       <c r="E15" s="27"/>
     </row>
     <row r="16" spans="1:5" s="4" customFormat="1" ht="22.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="28">
         <v>12</v>
       </c>
       <c r="B16" s="29" t="s">
         <v>67</v>
       </c>
       <c r="C16" s="31"/>
       <c r="D16" s="25"/>
       <c r="E16" s="27"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="wDjb5BgEVRB3362cvbDGdB02k61v5BBlkZU8UCV/oB0UEd2WziE4NczcUX2cordXu9mctdVNj5lps+lAvl0M8g==" saltValue="cHMYuagtdCWlI1YZh7XDpg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="HOfpCK6sd+COcyfQWbgFF+z0bg6ls2QoY4FawwbbpG1aI/mCqO14oRz51xcTaEckcsdywsLOaeXE5RDJm52P5Q==" saltValue="PDNIFmi1orztPv3nBHo7Nw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="7">
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <conditionalFormatting sqref="D5:E11">
     <cfRule type="dataBar" priority="69">
       <dataBar>
         <cfvo type="min"/>
         <cfvo type="max"/>
         <color rgb="FF92D050"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{A67E54DD-9855-43F9-ACB8-917AE3902C9D}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14:E15">
     <cfRule type="dataBar" priority="3">
@@ -10811,799 +10962,799 @@
               <x14:cfvo type="autoMax"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D16:E16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet9">
     <tabColor theme="3" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:CR64"/>
   <sheetViews>
     <sheetView showGridLines="0" rightToLeft="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1048576"/>
       <selection pane="topRight" sqref="A1:V1048576"/>
       <selection pane="bottomLeft" sqref="A1:V1048576"/>
-      <selection pane="bottomRight" activeCell="P27" sqref="P27"/>
+      <selection pane="bottomRight" activeCell="W14" sqref="W14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.25" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="11.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="11.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="9.625" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="10.75" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="10.75" style="5" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="52" max="52" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="10.75" style="5" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="59" max="59" width="9.625" style="5" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="10.75" style="5" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="68" max="68" width="8.125" style="5" bestFit="1" customWidth="1"/>
+    <col min="68" max="68" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="75" max="75" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="76" max="76" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="77" max="77" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="78" max="78" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="80" max="80" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="6.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="82" max="82" width="11.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="82" max="82" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="83" max="83" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="84" max="84" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="86" max="86" width="8.125" style="5" bestFit="1" customWidth="1"/>
+    <col min="86" max="86" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="87" max="88" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="10.75" style="5" bestFit="1" customWidth="1"/>
     <col min="90" max="90" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="91" max="91" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="92" max="92" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="93" max="93" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="95" max="95" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="96" max="96" width="14.625" style="5" bestFit="1" customWidth="1"/>
     <col min="97" max="16384" width="7.875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:96" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="B1" s="89"/>
-[...93 lines deleted...]
-      <c r="CR1" s="90"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="73"/>
+      <c r="AY1" s="73"/>
+      <c r="AZ1" s="73"/>
+      <c r="BA1" s="73"/>
+      <c r="BB1" s="73"/>
+      <c r="BC1" s="73"/>
+      <c r="BD1" s="73"/>
+      <c r="BE1" s="73"/>
+      <c r="BF1" s="73"/>
+      <c r="BG1" s="73"/>
+      <c r="BH1" s="73"/>
+      <c r="BI1" s="73"/>
+      <c r="BJ1" s="73"/>
+      <c r="BK1" s="73"/>
+      <c r="BL1" s="73"/>
+      <c r="BM1" s="73"/>
+      <c r="BN1" s="73"/>
+      <c r="BO1" s="73"/>
+      <c r="BP1" s="73"/>
+      <c r="BQ1" s="73"/>
+      <c r="BR1" s="73"/>
+      <c r="BS1" s="73"/>
+      <c r="BT1" s="73"/>
+      <c r="BU1" s="73"/>
+      <c r="BV1" s="73"/>
+      <c r="BW1" s="73"/>
+      <c r="BX1" s="73"/>
+      <c r="BY1" s="73"/>
+      <c r="BZ1" s="73"/>
+      <c r="CA1" s="73"/>
+      <c r="CB1" s="73"/>
+      <c r="CC1" s="73"/>
+      <c r="CD1" s="73"/>
+      <c r="CE1" s="73"/>
+      <c r="CF1" s="73"/>
+      <c r="CG1" s="73"/>
+      <c r="CH1" s="73"/>
+      <c r="CI1" s="73"/>
+      <c r="CJ1" s="73"/>
+      <c r="CK1" s="73"/>
+      <c r="CL1" s="73"/>
+      <c r="CM1" s="73"/>
+      <c r="CN1" s="73"/>
+      <c r="CO1" s="73"/>
+      <c r="CP1" s="73"/>
+      <c r="CQ1" s="73"/>
+      <c r="CR1" s="74"/>
     </row>
     <row r="2" spans="1:96" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="78" t="s">
+      <c r="A2" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="96" t="s">
         <v>56</v>
       </c>
-      <c r="C2" s="113" t="s">
+      <c r="C2" s="115" t="s">
         <v>18</v>
       </c>
-      <c r="D2" s="113"/>
-[...1 lines deleted...]
-      <c r="F2" s="115" t="s">
+      <c r="D2" s="115"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="114" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="113"/>
-[...1 lines deleted...]
-      <c r="I2" s="115" t="s">
+      <c r="G2" s="115"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J2" s="113"/>
-[...1 lines deleted...]
-      <c r="L2" s="115" t="s">
+      <c r="J2" s="115"/>
+      <c r="K2" s="116"/>
+      <c r="L2" s="114" t="s">
         <v>13</v>
       </c>
-      <c r="M2" s="113"/>
-[...1 lines deleted...]
-      <c r="O2" s="115" t="s">
+      <c r="M2" s="115"/>
+      <c r="N2" s="116"/>
+      <c r="O2" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="P2" s="113"/>
-[...1 lines deleted...]
-      <c r="R2" s="115" t="s">
+      <c r="P2" s="115"/>
+      <c r="Q2" s="116"/>
+      <c r="R2" s="114" t="s">
         <v>15</v>
       </c>
-      <c r="S2" s="113"/>
-[...1 lines deleted...]
-      <c r="U2" s="115" t="s">
+      <c r="S2" s="115"/>
+      <c r="T2" s="116"/>
+      <c r="U2" s="114" t="s">
         <v>16</v>
       </c>
-      <c r="V2" s="113"/>
-[...1 lines deleted...]
-      <c r="X2" s="115" t="s">
+      <c r="V2" s="115"/>
+      <c r="W2" s="116"/>
+      <c r="X2" s="114" t="s">
         <v>17</v>
       </c>
-      <c r="Y2" s="113"/>
-[...1 lines deleted...]
-      <c r="AA2" s="115" t="s">
+      <c r="Y2" s="115"/>
+      <c r="Z2" s="116"/>
+      <c r="AA2" s="114" t="s">
         <v>19</v>
       </c>
-      <c r="AB2" s="113"/>
-[...1 lines deleted...]
-      <c r="AD2" s="115" t="s">
+      <c r="AB2" s="115"/>
+      <c r="AC2" s="116"/>
+      <c r="AD2" s="114" t="s">
         <v>20</v>
       </c>
-      <c r="AE2" s="113"/>
-[...1 lines deleted...]
-      <c r="AG2" s="115" t="s">
+      <c r="AE2" s="115"/>
+      <c r="AF2" s="116"/>
+      <c r="AG2" s="114" t="s">
         <v>21</v>
       </c>
-      <c r="AH2" s="113"/>
-[...1 lines deleted...]
-      <c r="AJ2" s="115" t="s">
+      <c r="AH2" s="115"/>
+      <c r="AI2" s="116"/>
+      <c r="AJ2" s="114" t="s">
         <v>22</v>
       </c>
-      <c r="AK2" s="113"/>
-[...1 lines deleted...]
-      <c r="AM2" s="115" t="s">
+      <c r="AK2" s="115"/>
+      <c r="AL2" s="116"/>
+      <c r="AM2" s="114" t="s">
         <v>23</v>
       </c>
-      <c r="AN2" s="113"/>
-[...1 lines deleted...]
-      <c r="AP2" s="115" t="s">
+      <c r="AN2" s="115"/>
+      <c r="AO2" s="116"/>
+      <c r="AP2" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="AQ2" s="113"/>
-[...1 lines deleted...]
-      <c r="AS2" s="115" t="s">
+      <c r="AQ2" s="115"/>
+      <c r="AR2" s="116"/>
+      <c r="AS2" s="114" t="s">
         <v>25</v>
       </c>
-      <c r="AT2" s="113"/>
-[...1 lines deleted...]
-      <c r="AV2" s="115" t="s">
+      <c r="AT2" s="115"/>
+      <c r="AU2" s="116"/>
+      <c r="AV2" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="AW2" s="113"/>
-[...1 lines deleted...]
-      <c r="AY2" s="115" t="s">
+      <c r="AW2" s="115"/>
+      <c r="AX2" s="116"/>
+      <c r="AY2" s="114" t="s">
         <v>27</v>
       </c>
-      <c r="AZ2" s="113"/>
-[...1 lines deleted...]
-      <c r="BB2" s="115" t="s">
+      <c r="AZ2" s="115"/>
+      <c r="BA2" s="116"/>
+      <c r="BB2" s="114" t="s">
         <v>28</v>
       </c>
-      <c r="BC2" s="113"/>
-[...1 lines deleted...]
-      <c r="BE2" s="115" t="s">
+      <c r="BC2" s="115"/>
+      <c r="BD2" s="116"/>
+      <c r="BE2" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="BF2" s="113"/>
-[...1 lines deleted...]
-      <c r="BH2" s="115" t="s">
+      <c r="BF2" s="115"/>
+      <c r="BG2" s="116"/>
+      <c r="BH2" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="BI2" s="113"/>
-[...1 lines deleted...]
-      <c r="BK2" s="115" t="s">
+      <c r="BI2" s="115"/>
+      <c r="BJ2" s="116"/>
+      <c r="BK2" s="114" t="s">
         <v>31</v>
       </c>
-      <c r="BL2" s="113"/>
-[...1 lines deleted...]
-      <c r="BN2" s="115" t="s">
+      <c r="BL2" s="115"/>
+      <c r="BM2" s="116"/>
+      <c r="BN2" s="114" t="s">
         <v>32</v>
       </c>
-      <c r="BO2" s="113"/>
-[...1 lines deleted...]
-      <c r="BQ2" s="115" t="s">
+      <c r="BO2" s="115"/>
+      <c r="BP2" s="116"/>
+      <c r="BQ2" s="114" t="s">
         <v>33</v>
       </c>
-      <c r="BR2" s="113"/>
-[...1 lines deleted...]
-      <c r="BT2" s="115" t="s">
+      <c r="BR2" s="115"/>
+      <c r="BS2" s="116"/>
+      <c r="BT2" s="114" t="s">
         <v>34</v>
       </c>
-      <c r="BU2" s="113"/>
-[...1 lines deleted...]
-      <c r="BW2" s="115" t="s">
+      <c r="BU2" s="115"/>
+      <c r="BV2" s="116"/>
+      <c r="BW2" s="114" t="s">
         <v>35</v>
       </c>
-      <c r="BX2" s="113"/>
-[...1 lines deleted...]
-      <c r="BZ2" s="115" t="s">
+      <c r="BX2" s="115"/>
+      <c r="BY2" s="116"/>
+      <c r="BZ2" s="114" t="s">
         <v>36</v>
       </c>
-      <c r="CA2" s="113"/>
-[...1 lines deleted...]
-      <c r="CC2" s="115" t="s">
+      <c r="CA2" s="115"/>
+      <c r="CB2" s="116"/>
+      <c r="CC2" s="114" t="s">
         <v>37</v>
       </c>
-      <c r="CD2" s="113"/>
-[...1 lines deleted...]
-      <c r="CF2" s="115" t="s">
+      <c r="CD2" s="115"/>
+      <c r="CE2" s="116"/>
+      <c r="CF2" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="CG2" s="113"/>
-[...1 lines deleted...]
-      <c r="CI2" s="115" t="s">
+      <c r="CG2" s="115"/>
+      <c r="CH2" s="116"/>
+      <c r="CI2" s="114" t="s">
         <v>39</v>
       </c>
-      <c r="CJ2" s="113"/>
-[...1 lines deleted...]
-      <c r="CL2" s="115" t="s">
+      <c r="CJ2" s="115"/>
+      <c r="CK2" s="116"/>
+      <c r="CL2" s="114" t="s">
         <v>40</v>
       </c>
-      <c r="CM2" s="113"/>
-[...1 lines deleted...]
-      <c r="CO2" s="115" t="s">
+      <c r="CM2" s="115"/>
+      <c r="CN2" s="116"/>
+      <c r="CO2" s="114" t="s">
         <v>41</v>
       </c>
-      <c r="CP2" s="113"/>
-[...1 lines deleted...]
-      <c r="CR2" s="116" t="s">
+      <c r="CP2" s="115"/>
+      <c r="CQ2" s="116"/>
+      <c r="CR2" s="113" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:96" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="77"/>
-[...1 lines deleted...]
-      <c r="C3" s="87" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="102" t="s">
+      <c r="D3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="101" t="s">
+      <c r="F3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="102" t="s">
+      <c r="G3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="101" t="s">
+      <c r="I3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="102" t="s">
+      <c r="J3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="101" t="s">
+      <c r="L3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="102" t="s">
+      <c r="M3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="N3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="101" t="s">
+      <c r="O3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="P3" s="102" t="s">
+      <c r="P3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="Q3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="101" t="s">
+      <c r="R3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="S3" s="102" t="s">
+      <c r="S3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="T3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="U3" s="101" t="s">
+      <c r="U3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="V3" s="102" t="s">
+      <c r="V3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="W3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="X3" s="101" t="s">
+      <c r="X3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="Y3" s="102" t="s">
+      <c r="Y3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="Z3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="101" t="s">
+      <c r="AA3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AB3" s="102" t="s">
+      <c r="AB3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AC3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AD3" s="101" t="s">
+      <c r="AD3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AE3" s="102" t="s">
+      <c r="AE3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AF3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AG3" s="101" t="s">
+      <c r="AG3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AH3" s="102" t="s">
+      <c r="AH3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AI3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AJ3" s="101" t="s">
+      <c r="AJ3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AK3" s="102" t="s">
+      <c r="AK3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AL3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="101" t="s">
+      <c r="AM3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AN3" s="102" t="s">
+      <c r="AN3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AO3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AP3" s="101" t="s">
+      <c r="AP3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AQ3" s="102" t="s">
+      <c r="AQ3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AR3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AS3" s="101" t="s">
+      <c r="AS3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AT3" s="102" t="s">
+      <c r="AT3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AU3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AV3" s="101" t="s">
+      <c r="AV3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AW3" s="102" t="s">
+      <c r="AW3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AX3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AY3" s="101" t="s">
+      <c r="AY3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AZ3" s="102" t="s">
+      <c r="AZ3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BA3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BB3" s="101" t="s">
+      <c r="BB3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BC3" s="102" t="s">
+      <c r="BC3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BD3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BE3" s="101" t="s">
+      <c r="BE3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BF3" s="102" t="s">
+      <c r="BF3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BG3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BH3" s="101" t="s">
+      <c r="BH3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BI3" s="102" t="s">
+      <c r="BI3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BJ3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BK3" s="101" t="s">
+      <c r="BK3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BL3" s="102" t="s">
+      <c r="BL3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BM3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BN3" s="101" t="s">
+      <c r="BN3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BO3" s="102" t="s">
+      <c r="BO3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BP3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BQ3" s="101" t="s">
+      <c r="BQ3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BR3" s="102" t="s">
+      <c r="BR3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BS3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BT3" s="101" t="s">
+      <c r="BT3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BU3" s="102" t="s">
+      <c r="BU3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BV3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BW3" s="101" t="s">
+      <c r="BW3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BX3" s="102" t="s">
+      <c r="BX3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BY3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BZ3" s="101" t="s">
+      <c r="BZ3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CA3" s="102" t="s">
+      <c r="CA3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CB3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CC3" s="101" t="s">
+      <c r="CC3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CD3" s="102" t="s">
+      <c r="CD3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CE3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CF3" s="101" t="s">
+      <c r="CF3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CG3" s="102" t="s">
+      <c r="CG3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CH3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CI3" s="101" t="s">
+      <c r="CI3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CJ3" s="102" t="s">
+      <c r="CJ3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CK3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CL3" s="101" t="s">
+      <c r="CL3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CM3" s="102" t="s">
+      <c r="CM3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CN3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CO3" s="101" t="s">
+      <c r="CO3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CP3" s="102" t="s">
+      <c r="CP3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CQ3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CR3" s="116"/>
+      <c r="CR3" s="113"/>
     </row>
     <row r="4" spans="1:96" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="77"/>
-[...2 lines deleted...]
-      <c r="D4" s="102"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="92"/>
+      <c r="D4" s="98"/>
       <c r="E4" s="112"/>
-      <c r="F4" s="101"/>
-      <c r="G4" s="102"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="98"/>
       <c r="H4" s="112"/>
-      <c r="I4" s="101"/>
-      <c r="J4" s="102"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="98"/>
       <c r="K4" s="112"/>
-      <c r="L4" s="101"/>
-      <c r="M4" s="102"/>
+      <c r="L4" s="99"/>
+      <c r="M4" s="98"/>
       <c r="N4" s="112"/>
-      <c r="O4" s="101"/>
-      <c r="P4" s="102"/>
+      <c r="O4" s="99"/>
+      <c r="P4" s="98"/>
       <c r="Q4" s="112"/>
-      <c r="R4" s="101"/>
-      <c r="S4" s="102"/>
+      <c r="R4" s="99"/>
+      <c r="S4" s="98"/>
       <c r="T4" s="112"/>
-      <c r="U4" s="101"/>
-      <c r="V4" s="102"/>
+      <c r="U4" s="99"/>
+      <c r="V4" s="98"/>
       <c r="W4" s="112"/>
-      <c r="X4" s="101"/>
-      <c r="Y4" s="102"/>
+      <c r="X4" s="99"/>
+      <c r="Y4" s="98"/>
       <c r="Z4" s="112"/>
-      <c r="AA4" s="101"/>
-      <c r="AB4" s="102"/>
+      <c r="AA4" s="99"/>
+      <c r="AB4" s="98"/>
       <c r="AC4" s="112"/>
-      <c r="AD4" s="101"/>
-      <c r="AE4" s="102"/>
+      <c r="AD4" s="99"/>
+      <c r="AE4" s="98"/>
       <c r="AF4" s="112"/>
-      <c r="AG4" s="101"/>
-      <c r="AH4" s="102"/>
+      <c r="AG4" s="99"/>
+      <c r="AH4" s="98"/>
       <c r="AI4" s="112"/>
-      <c r="AJ4" s="101"/>
-      <c r="AK4" s="102"/>
+      <c r="AJ4" s="99"/>
+      <c r="AK4" s="98"/>
       <c r="AL4" s="112"/>
-      <c r="AM4" s="101"/>
-      <c r="AN4" s="102"/>
+      <c r="AM4" s="99"/>
+      <c r="AN4" s="98"/>
       <c r="AO4" s="112"/>
-      <c r="AP4" s="101"/>
-      <c r="AQ4" s="102"/>
+      <c r="AP4" s="99"/>
+      <c r="AQ4" s="98"/>
       <c r="AR4" s="112"/>
-      <c r="AS4" s="101"/>
-      <c r="AT4" s="102"/>
+      <c r="AS4" s="99"/>
+      <c r="AT4" s="98"/>
       <c r="AU4" s="112"/>
-      <c r="AV4" s="101"/>
-      <c r="AW4" s="102"/>
+      <c r="AV4" s="99"/>
+      <c r="AW4" s="98"/>
       <c r="AX4" s="112"/>
-      <c r="AY4" s="101"/>
-      <c r="AZ4" s="102"/>
+      <c r="AY4" s="99"/>
+      <c r="AZ4" s="98"/>
       <c r="BA4" s="112"/>
-      <c r="BB4" s="101"/>
-      <c r="BC4" s="102"/>
+      <c r="BB4" s="99"/>
+      <c r="BC4" s="98"/>
       <c r="BD4" s="112"/>
-      <c r="BE4" s="101"/>
-      <c r="BF4" s="102"/>
+      <c r="BE4" s="99"/>
+      <c r="BF4" s="98"/>
       <c r="BG4" s="112"/>
-      <c r="BH4" s="101"/>
-      <c r="BI4" s="102"/>
+      <c r="BH4" s="99"/>
+      <c r="BI4" s="98"/>
       <c r="BJ4" s="112"/>
-      <c r="BK4" s="101"/>
-      <c r="BL4" s="102"/>
+      <c r="BK4" s="99"/>
+      <c r="BL4" s="98"/>
       <c r="BM4" s="112"/>
-      <c r="BN4" s="101"/>
-      <c r="BO4" s="102"/>
+      <c r="BN4" s="99"/>
+      <c r="BO4" s="98"/>
       <c r="BP4" s="112"/>
-      <c r="BQ4" s="101"/>
-      <c r="BR4" s="102"/>
+      <c r="BQ4" s="99"/>
+      <c r="BR4" s="98"/>
       <c r="BS4" s="112"/>
-      <c r="BT4" s="101"/>
-      <c r="BU4" s="102"/>
+      <c r="BT4" s="99"/>
+      <c r="BU4" s="98"/>
       <c r="BV4" s="112"/>
-      <c r="BW4" s="101"/>
-      <c r="BX4" s="102"/>
+      <c r="BW4" s="99"/>
+      <c r="BX4" s="98"/>
       <c r="BY4" s="112"/>
-      <c r="BZ4" s="101"/>
-      <c r="CA4" s="102"/>
+      <c r="BZ4" s="99"/>
+      <c r="CA4" s="98"/>
       <c r="CB4" s="112"/>
-      <c r="CC4" s="101"/>
-      <c r="CD4" s="102"/>
+      <c r="CC4" s="99"/>
+      <c r="CD4" s="98"/>
       <c r="CE4" s="112"/>
-      <c r="CF4" s="101"/>
-      <c r="CG4" s="102"/>
+      <c r="CF4" s="99"/>
+      <c r="CG4" s="98"/>
       <c r="CH4" s="112"/>
-      <c r="CI4" s="101"/>
-      <c r="CJ4" s="102"/>
+      <c r="CI4" s="99"/>
+      <c r="CJ4" s="98"/>
       <c r="CK4" s="112"/>
-      <c r="CL4" s="101"/>
-      <c r="CM4" s="102"/>
+      <c r="CL4" s="99"/>
+      <c r="CM4" s="98"/>
       <c r="CN4" s="112"/>
-      <c r="CO4" s="101"/>
-      <c r="CP4" s="102"/>
+      <c r="CO4" s="99"/>
+      <c r="CP4" s="98"/>
       <c r="CQ4" s="112"/>
-      <c r="CR4" s="116"/>
+      <c r="CR4" s="113"/>
     </row>
     <row r="5" spans="1:96" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C5" s="41">
         <v>51773903</v>
       </c>
       <c r="D5" s="41">
         <v>535002728</v>
       </c>
       <c r="E5" s="43">
         <v>195313701</v>
       </c>
       <c r="F5" s="41">
         <v>0</v>
       </c>
       <c r="G5" s="41">
         <v>182516970</v>
       </c>
       <c r="H5" s="43">
         <v>467093</v>
@@ -13018,144 +13169,332 @@
         <v>87615898</v>
       </c>
       <c r="CN9" s="58">
         <v>126533</v>
       </c>
       <c r="CO9" s="55">
         <v>2</v>
       </c>
       <c r="CP9" s="55">
         <v>56574850</v>
       </c>
       <c r="CQ9" s="58">
         <v>689656</v>
       </c>
       <c r="CR9" s="56">
         <v>4581658264</v>
       </c>
     </row>
     <row r="10" spans="1:96" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>6</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="59"/>
-[...92 lines deleted...]
-      <c r="CR10" s="60"/>
+      <c r="C10" s="59">
+        <v>50942546</v>
+      </c>
+      <c r="D10" s="59">
+        <v>794924799</v>
+      </c>
+      <c r="E10" s="62">
+        <v>257339969</v>
+      </c>
+      <c r="F10" s="59">
+        <v>0</v>
+      </c>
+      <c r="G10" s="59">
+        <v>209940194</v>
+      </c>
+      <c r="H10" s="62">
+        <v>1565586</v>
+      </c>
+      <c r="I10" s="59">
+        <v>0</v>
+      </c>
+      <c r="J10" s="59">
+        <v>177451188</v>
+      </c>
+      <c r="K10" s="62">
+        <v>632790</v>
+      </c>
+      <c r="L10" s="59">
+        <v>0</v>
+      </c>
+      <c r="M10" s="59">
+        <v>82004974</v>
+      </c>
+      <c r="N10" s="62">
+        <v>330013</v>
+      </c>
+      <c r="O10" s="59">
+        <v>0</v>
+      </c>
+      <c r="P10" s="59">
+        <v>258198214</v>
+      </c>
+      <c r="Q10" s="62">
+        <v>2468593</v>
+      </c>
+      <c r="R10" s="59">
+        <v>766</v>
+      </c>
+      <c r="S10" s="59">
+        <v>150757929</v>
+      </c>
+      <c r="T10" s="62">
+        <v>708180</v>
+      </c>
+      <c r="U10" s="59">
+        <v>0</v>
+      </c>
+      <c r="V10" s="59">
+        <v>28132273</v>
+      </c>
+      <c r="W10" s="62">
+        <v>59903</v>
+      </c>
+      <c r="X10" s="59">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>54618834</v>
+      </c>
+      <c r="Z10" s="62">
+        <v>252656</v>
+      </c>
+      <c r="AA10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="59">
+        <v>42899596</v>
+      </c>
+      <c r="AC10" s="62">
+        <v>87944</v>
+      </c>
+      <c r="AD10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="59">
+        <v>32436223</v>
+      </c>
+      <c r="AF10" s="62">
+        <v>104934</v>
+      </c>
+      <c r="AG10" s="59">
+        <v>17124</v>
+      </c>
+      <c r="AH10" s="59">
+        <v>381914844</v>
+      </c>
+      <c r="AI10" s="62">
+        <v>3293222</v>
+      </c>
+      <c r="AJ10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="59">
+        <v>44920847</v>
+      </c>
+      <c r="AL10" s="62">
+        <v>110220</v>
+      </c>
+      <c r="AM10" s="59">
+        <v>205</v>
+      </c>
+      <c r="AN10" s="59">
+        <v>243035228</v>
+      </c>
+      <c r="AO10" s="62">
+        <v>723657</v>
+      </c>
+      <c r="AP10" s="59">
+        <v>23321</v>
+      </c>
+      <c r="AQ10" s="59">
+        <v>52953957</v>
+      </c>
+      <c r="AR10" s="62">
+        <v>591850</v>
+      </c>
+      <c r="AS10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="59">
+        <v>36175875</v>
+      </c>
+      <c r="AU10" s="62">
+        <v>171946</v>
+      </c>
+      <c r="AV10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="59">
+        <v>141148408</v>
+      </c>
+      <c r="AX10" s="62">
+        <v>102512</v>
+      </c>
+      <c r="AY10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="59">
+        <v>315255779</v>
+      </c>
+      <c r="BA10" s="62">
+        <v>3121831</v>
+      </c>
+      <c r="BB10" s="59">
+        <v>73</v>
+      </c>
+      <c r="BC10" s="59">
+        <v>69161988</v>
+      </c>
+      <c r="BD10" s="62">
+        <v>693130</v>
+      </c>
+      <c r="BE10" s="59">
+        <v>37374</v>
+      </c>
+      <c r="BF10" s="59">
+        <v>73506475</v>
+      </c>
+      <c r="BG10" s="62">
+        <v>2115892</v>
+      </c>
+      <c r="BH10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="59">
+        <v>85867127</v>
+      </c>
+      <c r="BJ10" s="62">
+        <v>180208</v>
+      </c>
+      <c r="BK10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="59">
+        <v>147655286</v>
+      </c>
+      <c r="BM10" s="62">
+        <v>371380</v>
+      </c>
+      <c r="BN10" s="59">
+        <v>56</v>
+      </c>
+      <c r="BO10" s="59">
+        <v>97483708</v>
+      </c>
+      <c r="BP10" s="62">
+        <v>259098</v>
+      </c>
+      <c r="BQ10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="59">
+        <v>38229219</v>
+      </c>
+      <c r="BS10" s="62">
+        <v>150273</v>
+      </c>
+      <c r="BT10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="59">
+        <v>100199487</v>
+      </c>
+      <c r="BV10" s="62">
+        <v>437031</v>
+      </c>
+      <c r="BW10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BX10" s="59">
+        <v>171439584</v>
+      </c>
+      <c r="BY10" s="62">
+        <v>880661</v>
+      </c>
+      <c r="BZ10" s="59">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="59">
+        <v>84491267</v>
+      </c>
+      <c r="CB10" s="62">
+        <v>212603</v>
+      </c>
+      <c r="CC10" s="59">
+        <v>124</v>
+      </c>
+      <c r="CD10" s="59">
+        <v>204014215</v>
+      </c>
+      <c r="CE10" s="59">
+        <v>1403864</v>
+      </c>
+      <c r="CF10" s="59">
+        <v>0</v>
+      </c>
+      <c r="CG10" s="59">
+        <v>67670949</v>
+      </c>
+      <c r="CH10" s="62">
+        <v>280099</v>
+      </c>
+      <c r="CI10" s="59">
+        <v>27110223</v>
+      </c>
+      <c r="CJ10" s="59">
+        <v>96302612</v>
+      </c>
+      <c r="CK10" s="62">
+        <v>1925439</v>
+      </c>
+      <c r="CL10" s="59">
+        <v>29</v>
+      </c>
+      <c r="CM10" s="59">
+        <v>90494179</v>
+      </c>
+      <c r="CN10" s="62">
+        <v>138006</v>
+      </c>
+      <c r="CO10" s="59">
+        <v>4</v>
+      </c>
+      <c r="CP10" s="59">
+        <v>60512695</v>
+      </c>
+      <c r="CQ10" s="62">
+        <v>821954</v>
+      </c>
+      <c r="CR10" s="60">
+        <v>4793465242</v>
+      </c>
     </row>
     <row r="11" spans="1:96" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="63"/>
       <c r="D11" s="63"/>
       <c r="E11" s="66"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="66"/>
       <c r="I11" s="63"/>
       <c r="J11" s="63"/>
       <c r="K11" s="66"/>
       <c r="L11" s="63"/>
       <c r="M11" s="63"/>
       <c r="N11" s="66"/>
       <c r="O11" s="63"/>
       <c r="P11" s="63"/>
       <c r="Q11" s="66"/>
       <c r="R11" s="63"/>
       <c r="S11" s="63"/>
@@ -13726,429 +14065,429 @@
       <c r="BV16" s="16"/>
       <c r="BW16" s="9"/>
       <c r="BX16" s="9"/>
       <c r="BY16" s="16"/>
       <c r="BZ16" s="9"/>
       <c r="CA16" s="9"/>
       <c r="CB16" s="16"/>
       <c r="CC16" s="9"/>
       <c r="CD16" s="9"/>
       <c r="CE16" s="16"/>
       <c r="CF16" s="9"/>
       <c r="CG16" s="9"/>
       <c r="CH16" s="16"/>
       <c r="CI16" s="9"/>
       <c r="CJ16" s="9"/>
       <c r="CK16" s="16"/>
       <c r="CL16" s="9"/>
       <c r="CM16" s="9"/>
       <c r="CN16" s="16"/>
       <c r="CO16" s="9"/>
       <c r="CP16" s="9"/>
       <c r="CQ16" s="16"/>
       <c r="CR16" s="10"/>
     </row>
     <row r="17" spans="1:96" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="72" t="s">
+      <c r="A17" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="73"/>
+      <c r="B17" s="94"/>
       <c r="C17" s="2">
         <f t="shared" ref="C17:AH17" si="0">SUM(C5:C16)</f>
-        <v>264143389</v>
+        <v>315085935</v>
       </c>
       <c r="D17" s="2">
         <f t="shared" si="0"/>
-        <v>3535372330</v>
+        <v>4330297129</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" si="0"/>
-        <v>1235226729</v>
+        <v>1492566698</v>
       </c>
       <c r="F17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="2">
         <f t="shared" si="0"/>
-        <v>981262361</v>
+        <v>1191202555</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="0"/>
-        <v>5718618</v>
+        <v>7284204</v>
       </c>
       <c r="I17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="2">
         <f t="shared" si="0"/>
-        <v>848751096</v>
+        <v>1026202284</v>
       </c>
       <c r="K17" s="17">
         <f t="shared" si="0"/>
-        <v>2468056</v>
+        <v>3100846</v>
       </c>
       <c r="L17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M17" s="2">
         <f t="shared" si="0"/>
-        <v>379845322</v>
+        <v>461850296</v>
       </c>
       <c r="N17" s="17">
         <f t="shared" si="0"/>
-        <v>2290981</v>
+        <v>2620994</v>
       </c>
       <c r="O17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P17" s="2">
         <f t="shared" si="0"/>
-        <v>1197611167</v>
+        <v>1455809381</v>
       </c>
       <c r="Q17" s="17">
         <f t="shared" si="0"/>
-        <v>9818036</v>
+        <v>12286629</v>
       </c>
       <c r="R17" s="2">
         <f t="shared" si="0"/>
-        <v>2637</v>
+        <v>3403</v>
       </c>
       <c r="S17" s="2">
         <f t="shared" si="0"/>
-        <v>692544212</v>
+        <v>843302141</v>
       </c>
       <c r="T17" s="17">
         <f t="shared" si="0"/>
-        <v>2478218</v>
+        <v>3186398</v>
       </c>
       <c r="U17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="V17" s="2">
         <f t="shared" si="0"/>
-        <v>140199847</v>
+        <v>168332120</v>
       </c>
       <c r="W17" s="17">
         <f t="shared" si="0"/>
-        <v>184807</v>
+        <v>244710</v>
       </c>
       <c r="X17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <f t="shared" si="0"/>
-        <v>280017074</v>
+        <v>334635908</v>
       </c>
       <c r="Z17" s="17">
         <f t="shared" si="0"/>
-        <v>1041678</v>
+        <v>1294334</v>
       </c>
       <c r="AA17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AB17" s="2">
         <f t="shared" si="0"/>
-        <v>200146216</v>
+        <v>243045812</v>
       </c>
       <c r="AC17" s="17">
         <f t="shared" si="0"/>
-        <v>501579</v>
+        <v>589523</v>
       </c>
       <c r="AD17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE17" s="2">
         <f t="shared" si="0"/>
-        <v>153084916</v>
+        <v>185521139</v>
       </c>
       <c r="AF17" s="17">
         <f t="shared" si="0"/>
-        <v>448071</v>
+        <v>553005</v>
       </c>
       <c r="AG17" s="2">
         <f t="shared" si="0"/>
-        <v>72116</v>
+        <v>89240</v>
       </c>
       <c r="AH17" s="2">
         <f t="shared" si="0"/>
-        <v>1757383577</v>
+        <v>2139298421</v>
       </c>
       <c r="AI17" s="17">
         <f t="shared" ref="AI17:BN17" si="1">SUM(AI5:AI16)</f>
-        <v>14078107</v>
+        <v>17371329</v>
       </c>
       <c r="AJ17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AK17" s="2">
         <f t="shared" si="1"/>
-        <v>208078287</v>
+        <v>252999134</v>
       </c>
       <c r="AL17" s="17">
         <f t="shared" si="1"/>
-        <v>529589</v>
+        <v>639809</v>
       </c>
       <c r="AM17" s="2">
         <f t="shared" si="1"/>
-        <v>1069</v>
+        <v>1274</v>
       </c>
       <c r="AN17" s="2">
         <f t="shared" si="1"/>
-        <v>1213883122</v>
+        <v>1456918350</v>
       </c>
       <c r="AO17" s="17">
         <f t="shared" si="1"/>
-        <v>2592417</v>
+        <v>3316074</v>
       </c>
       <c r="AP17" s="2">
         <f t="shared" si="1"/>
-        <v>193270</v>
+        <v>216591</v>
       </c>
       <c r="AQ17" s="2">
         <f t="shared" si="1"/>
-        <v>249219885</v>
+        <v>302173842</v>
       </c>
       <c r="AR17" s="17">
         <f t="shared" si="1"/>
-        <v>2135032</v>
+        <v>2726882</v>
       </c>
       <c r="AS17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AT17" s="2">
         <f t="shared" si="1"/>
-        <v>166858555</v>
+        <v>203034430</v>
       </c>
       <c r="AU17" s="17">
         <f t="shared" si="1"/>
-        <v>611686</v>
+        <v>783632</v>
       </c>
       <c r="AV17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AW17" s="2">
         <f t="shared" si="1"/>
-        <v>697327604</v>
+        <v>838476012</v>
       </c>
       <c r="AX17" s="17">
         <f t="shared" si="1"/>
-        <v>317102</v>
+        <v>419614</v>
       </c>
       <c r="AY17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AZ17" s="2">
         <f t="shared" si="1"/>
-        <v>1473388168</v>
+        <v>1788643947</v>
       </c>
       <c r="BA17" s="17">
         <f t="shared" si="1"/>
-        <v>11854783</v>
+        <v>14976614</v>
       </c>
       <c r="BB17" s="2">
         <f t="shared" si="1"/>
-        <v>130</v>
+        <v>203</v>
       </c>
       <c r="BC17" s="2">
         <f t="shared" si="1"/>
-        <v>322800653</v>
+        <v>391962641</v>
       </c>
       <c r="BD17" s="17">
         <f t="shared" si="1"/>
-        <v>4147334</v>
+        <v>4840464</v>
       </c>
       <c r="BE17" s="2">
         <f t="shared" si="1"/>
-        <v>211812</v>
+        <v>249186</v>
       </c>
       <c r="BF17" s="2">
         <f t="shared" si="1"/>
-        <v>338224490</v>
+        <v>411730965</v>
       </c>
       <c r="BG17" s="17">
         <f t="shared" si="1"/>
-        <v>9204594</v>
+        <v>11320486</v>
       </c>
       <c r="BH17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BI17" s="2">
         <f t="shared" si="1"/>
-        <v>415428782</v>
+        <v>501295909</v>
       </c>
       <c r="BJ17" s="17">
         <f t="shared" si="1"/>
-        <v>709071</v>
+        <v>889279</v>
       </c>
       <c r="BK17" s="2">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="BL17" s="2">
         <f t="shared" si="1"/>
-        <v>709850163</v>
+        <v>857505449</v>
       </c>
       <c r="BM17" s="17">
         <f t="shared" si="1"/>
-        <v>1835936</v>
+        <v>2207316</v>
       </c>
       <c r="BN17" s="2">
         <f t="shared" si="1"/>
-        <v>161</v>
+        <v>217</v>
       </c>
       <c r="BO17" s="2">
         <f t="shared" ref="BO17:CR17" si="2">SUM(BO5:BO16)</f>
-        <v>463998134</v>
+        <v>561481842</v>
       </c>
       <c r="BP17" s="17">
         <f t="shared" si="2"/>
-        <v>940377</v>
+        <v>1199475</v>
       </c>
       <c r="BQ17" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="BR17" s="2">
         <f t="shared" si="2"/>
-        <v>185683515</v>
+        <v>223912734</v>
       </c>
       <c r="BS17" s="17">
         <f t="shared" si="2"/>
-        <v>516528</v>
+        <v>666801</v>
       </c>
       <c r="BT17" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="BU17" s="2">
         <f t="shared" si="2"/>
-        <v>477541444</v>
+        <v>577740931</v>
       </c>
       <c r="BV17" s="17">
         <f t="shared" si="2"/>
-        <v>2163045</v>
+        <v>2600076</v>
       </c>
       <c r="BW17" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="BX17" s="2">
         <f t="shared" si="2"/>
-        <v>797378542</v>
+        <v>968818126</v>
       </c>
       <c r="BY17" s="17">
         <f t="shared" si="2"/>
-        <v>4577502</v>
+        <v>5458163</v>
       </c>
       <c r="BZ17" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="CA17" s="2">
         <f t="shared" si="2"/>
-        <v>397001097</v>
+        <v>481492364</v>
       </c>
       <c r="CB17" s="17">
         <f t="shared" si="2"/>
-        <v>744910</v>
+        <v>957513</v>
       </c>
       <c r="CC17" s="2">
         <f t="shared" si="2"/>
-        <v>653</v>
+        <v>777</v>
       </c>
       <c r="CD17" s="2">
         <f t="shared" si="2"/>
-        <v>965834975</v>
+        <v>1169849190</v>
       </c>
       <c r="CE17" s="17">
         <f t="shared" si="2"/>
-        <v>4313642</v>
+        <v>5717506</v>
       </c>
       <c r="CF17" s="2">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="CG17" s="2">
         <f t="shared" si="2"/>
-        <v>323645437</v>
+        <v>391316386</v>
       </c>
       <c r="CH17" s="17">
         <f t="shared" si="2"/>
-        <v>961520</v>
+        <v>1241619</v>
       </c>
       <c r="CI17" s="2">
         <f t="shared" si="2"/>
-        <v>142297048</v>
+        <v>169407271</v>
       </c>
       <c r="CJ17" s="2">
         <f t="shared" si="2"/>
-        <v>473472188</v>
+        <v>569774800</v>
       </c>
       <c r="CK17" s="17">
         <f t="shared" si="2"/>
-        <v>10407874</v>
+        <v>12333313</v>
       </c>
       <c r="CL17" s="2">
         <f t="shared" si="2"/>
-        <v>199</v>
+        <v>228</v>
       </c>
       <c r="CM17" s="2">
         <f t="shared" si="2"/>
-        <v>421397111</v>
+        <v>511891290</v>
       </c>
       <c r="CN17" s="17">
         <f t="shared" si="2"/>
-        <v>637860</v>
+        <v>775866</v>
       </c>
       <c r="CO17" s="2">
         <f t="shared" si="2"/>
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="CP17" s="2">
         <f t="shared" si="2"/>
-        <v>285916492</v>
+        <v>346429187</v>
       </c>
       <c r="CQ17" s="17">
         <f t="shared" si="2"/>
-        <v>3025772</v>
+        <v>3847726</v>
       </c>
       <c r="CR17" s="3">
         <f t="shared" si="2"/>
-        <v>22496550711</v>
+        <v>27290015953</v>
       </c>
     </row>
     <row r="18" spans="1:96" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C18" s="18">
         <v>8</v>
       </c>
       <c r="F18" s="20">
         <v>1</v>
       </c>
       <c r="I18" s="20">
         <v>2</v>
       </c>
       <c r="L18" s="20">
         <v>3</v>
       </c>
       <c r="O18" s="20">
         <v>4</v>
       </c>
       <c r="R18" s="20">
         <v>5</v>
       </c>
       <c r="U18" s="20">
         <v>6</v>
       </c>
       <c r="X18" s="20">
@@ -15056,171 +15395,171 @@
       </c>
       <c r="CC25" s="18">
         <f t="shared" ref="CC25" si="29">CC9</f>
         <v>90</v>
       </c>
       <c r="CF25" s="18">
         <f t="shared" ref="CF25" si="30">CF9</f>
         <v>0</v>
       </c>
       <c r="CI25" s="18">
         <f t="shared" ref="CI25" si="31">CI9</f>
         <v>27161571</v>
       </c>
       <c r="CL25" s="18">
         <f t="shared" ref="CL25" si="32">CL9</f>
         <v>26</v>
       </c>
       <c r="CO25" s="18">
         <f t="shared" ref="CO25" si="33">CO9</f>
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:96" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C26" s="18">
         <f t="shared" si="3"/>
-        <v>0</v>
+        <v>50942546</v>
       </c>
       <c r="F26" s="18">
         <f t="shared" ref="F26" si="34">F10</f>
         <v>0</v>
       </c>
       <c r="I26" s="18">
         <f t="shared" ref="I26" si="35">I10</f>
         <v>0</v>
       </c>
       <c r="L26" s="18">
         <f t="shared" ref="L26" si="36">L10</f>
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <f t="shared" ref="O26" si="37">O10</f>
         <v>0</v>
       </c>
       <c r="R26" s="18">
         <f t="shared" ref="R26" si="38">R10</f>
-        <v>0</v>
+        <v>766</v>
       </c>
       <c r="U26" s="18">
         <f t="shared" ref="U26" si="39">U10</f>
         <v>0</v>
       </c>
       <c r="X26" s="18">
         <f t="shared" ref="X26" si="40">X10</f>
         <v>0</v>
       </c>
       <c r="AA26" s="18">
         <f t="shared" ref="AA26" si="41">AA10</f>
         <v>0</v>
       </c>
       <c r="AD26" s="18">
         <f t="shared" ref="AD26" si="42">AD10</f>
         <v>0</v>
       </c>
       <c r="AG26" s="18">
         <f t="shared" ref="AG26" si="43">AG10</f>
-        <v>0</v>
+        <v>17124</v>
       </c>
       <c r="AJ26" s="18">
         <f t="shared" ref="AJ26" si="44">AJ10</f>
         <v>0</v>
       </c>
       <c r="AM26" s="18">
         <f t="shared" ref="AM26" si="45">AM10</f>
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="AP26" s="18">
         <f t="shared" ref="AP26" si="46">AP10</f>
-        <v>0</v>
+        <v>23321</v>
       </c>
       <c r="AS26" s="18">
         <f t="shared" ref="AS26" si="47">AS10</f>
         <v>0</v>
       </c>
       <c r="AV26" s="18">
         <f t="shared" ref="AV26" si="48">AV10</f>
         <v>0</v>
       </c>
       <c r="AY26" s="18">
         <f t="shared" ref="AY26" si="49">AY10</f>
         <v>0</v>
       </c>
       <c r="BB26" s="18">
         <f t="shared" ref="BB26" si="50">BB10</f>
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="BE26" s="18">
         <f t="shared" ref="BE26" si="51">BE10</f>
-        <v>0</v>
+        <v>37374</v>
       </c>
       <c r="BH26" s="18">
         <f t="shared" ref="BH26" si="52">BH10</f>
         <v>0</v>
       </c>
       <c r="BK26" s="18">
         <f t="shared" ref="BK26" si="53">BK10</f>
         <v>0</v>
       </c>
       <c r="BN26" s="18">
         <f t="shared" ref="BN26" si="54">BN10</f>
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="BQ26" s="18">
         <f t="shared" ref="BQ26" si="55">BQ10</f>
         <v>0</v>
       </c>
       <c r="BT26" s="18">
         <f t="shared" ref="BT26" si="56">BT10</f>
         <v>0</v>
       </c>
       <c r="BW26" s="18">
         <f t="shared" ref="BW26" si="57">BW10</f>
         <v>0</v>
       </c>
       <c r="BZ26" s="18">
         <f t="shared" ref="BZ26" si="58">BZ10</f>
         <v>0</v>
       </c>
       <c r="CC26" s="18">
         <f t="shared" ref="CC26" si="59">CC10</f>
-        <v>0</v>
+        <v>124</v>
       </c>
       <c r="CF26" s="18">
         <f t="shared" ref="CF26" si="60">CF10</f>
         <v>0</v>
       </c>
       <c r="CI26" s="18">
         <f t="shared" ref="CI26" si="61">CI10</f>
-        <v>0</v>
+        <v>27110223</v>
       </c>
       <c r="CL26" s="18">
         <f t="shared" ref="CL26" si="62">CL10</f>
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="CO26" s="18">
         <f t="shared" ref="CO26" si="63">CO10</f>
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:96" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C27" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="F27" s="18">
         <f t="shared" ref="F27" si="64">F11</f>
         <v>0</v>
       </c>
       <c r="I27" s="18">
         <f t="shared" ref="I27" si="65">I11</f>
         <v>0</v>
       </c>
       <c r="L27" s="18">
         <f t="shared" ref="L27" si="66">L11</f>
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <f t="shared" ref="O27" si="67">O11</f>
         <v>0</v>
       </c>
       <c r="R27" s="18">
         <f t="shared" ref="R27" si="68">R11</f>
@@ -16980,171 +17319,171 @@
       </c>
       <c r="CD40" s="18">
         <f t="shared" ref="CD40:CD47" si="270">CD9</f>
         <v>190759939</v>
       </c>
       <c r="CG40" s="18">
         <f t="shared" ref="CG40:CG47" si="271">CG9</f>
         <v>65551406</v>
       </c>
       <c r="CJ40" s="18">
         <f t="shared" ref="CJ40:CJ47" si="272">CJ9</f>
         <v>92647937</v>
       </c>
       <c r="CM40" s="18">
         <f t="shared" ref="CM40:CM47" si="273">CM9</f>
         <v>87615898</v>
       </c>
       <c r="CP40" s="18">
         <f t="shared" ref="CP40:CP47" si="274">CP9</f>
         <v>56574850</v>
       </c>
     </row>
     <row r="41" spans="3:95" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D41" s="18">
         <f t="shared" si="244"/>
-        <v>0</v>
+        <v>794924799</v>
       </c>
       <c r="G41" s="18">
         <f t="shared" si="245"/>
-        <v>0</v>
+        <v>209940194</v>
       </c>
       <c r="J41" s="18">
         <f t="shared" si="246"/>
-        <v>0</v>
+        <v>177451188</v>
       </c>
       <c r="M41" s="18">
         <f t="shared" si="247"/>
-        <v>0</v>
+        <v>82004974</v>
       </c>
       <c r="P41" s="18">
         <f t="shared" si="248"/>
-        <v>0</v>
+        <v>258198214</v>
       </c>
       <c r="S41" s="18">
         <f t="shared" si="249"/>
-        <v>0</v>
+        <v>150757929</v>
       </c>
       <c r="V41" s="18">
         <f t="shared" si="250"/>
-        <v>0</v>
+        <v>28132273</v>
       </c>
       <c r="Y41" s="18">
         <f t="shared" si="251"/>
-        <v>0</v>
+        <v>54618834</v>
       </c>
       <c r="AB41" s="18">
         <f t="shared" si="252"/>
-        <v>0</v>
+        <v>42899596</v>
       </c>
       <c r="AE41" s="18">
         <f t="shared" si="253"/>
-        <v>0</v>
+        <v>32436223</v>
       </c>
       <c r="AH41" s="18">
         <f t="shared" si="254"/>
-        <v>0</v>
+        <v>381914844</v>
       </c>
       <c r="AK41" s="18">
         <f t="shared" si="255"/>
-        <v>0</v>
+        <v>44920847</v>
       </c>
       <c r="AN41" s="18">
         <f t="shared" si="256"/>
-        <v>0</v>
+        <v>243035228</v>
       </c>
       <c r="AQ41" s="18">
         <f t="shared" si="257"/>
-        <v>0</v>
+        <v>52953957</v>
       </c>
       <c r="AT41" s="18">
         <f t="shared" si="258"/>
-        <v>0</v>
+        <v>36175875</v>
       </c>
       <c r="AW41" s="18">
         <f t="shared" si="259"/>
-        <v>0</v>
+        <v>141148408</v>
       </c>
       <c r="AZ41" s="18">
         <f t="shared" si="260"/>
-        <v>0</v>
+        <v>315255779</v>
       </c>
       <c r="BC41" s="18">
         <f t="shared" si="261"/>
-        <v>0</v>
+        <v>69161988</v>
       </c>
       <c r="BF41" s="18">
         <f t="shared" si="262"/>
-        <v>0</v>
+        <v>73506475</v>
       </c>
       <c r="BI41" s="18">
         <f t="shared" si="263"/>
-        <v>0</v>
+        <v>85867127</v>
       </c>
       <c r="BL41" s="18">
         <f t="shared" si="264"/>
-        <v>0</v>
+        <v>147655286</v>
       </c>
       <c r="BO41" s="18">
         <f t="shared" si="265"/>
-        <v>0</v>
+        <v>97483708</v>
       </c>
       <c r="BR41" s="18">
         <f t="shared" si="266"/>
-        <v>0</v>
+        <v>38229219</v>
       </c>
       <c r="BU41" s="18">
         <f t="shared" si="267"/>
-        <v>0</v>
+        <v>100199487</v>
       </c>
       <c r="BX41" s="18">
         <f t="shared" si="268"/>
-        <v>0</v>
+        <v>171439584</v>
       </c>
       <c r="CA41" s="18">
         <f t="shared" si="269"/>
-        <v>0</v>
+        <v>84491267</v>
       </c>
       <c r="CD41" s="18">
         <f t="shared" si="270"/>
-        <v>0</v>
+        <v>204014215</v>
       </c>
       <c r="CG41" s="18">
         <f t="shared" si="271"/>
-        <v>0</v>
+        <v>67670949</v>
       </c>
       <c r="CJ41" s="18">
         <f t="shared" si="272"/>
-        <v>0</v>
+        <v>96302612</v>
       </c>
       <c r="CM41" s="18">
         <f t="shared" si="273"/>
-        <v>0</v>
+        <v>90494179</v>
       </c>
       <c r="CP41" s="18">
         <f t="shared" si="274"/>
-        <v>0</v>
+        <v>60512695</v>
       </c>
     </row>
     <row r="42" spans="3:95" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D42" s="18">
         <f t="shared" si="244"/>
         <v>0</v>
       </c>
       <c r="G42" s="18">
         <f t="shared" si="245"/>
         <v>0</v>
       </c>
       <c r="J42" s="18">
         <f t="shared" si="246"/>
         <v>0</v>
       </c>
       <c r="M42" s="18">
         <f t="shared" si="247"/>
         <v>0</v>
       </c>
       <c r="P42" s="18">
         <f t="shared" si="248"/>
         <v>0</v>
       </c>
       <c r="S42" s="18">
         <f t="shared" si="249"/>
@@ -18839,171 +19178,171 @@
       </c>
       <c r="CE55" s="18">
         <f t="shared" ref="CE55:CE62" si="301">CE9</f>
         <v>973156</v>
       </c>
       <c r="CH55" s="18">
         <f t="shared" ref="CH55:CH62" si="302">CH9</f>
         <v>254106</v>
       </c>
       <c r="CK55" s="18">
         <f t="shared" ref="CK55:CK62" si="303">CK9</f>
         <v>1656157</v>
       </c>
       <c r="CN55" s="18">
         <f t="shared" ref="CN55:CN62" si="304">CN9</f>
         <v>126533</v>
       </c>
       <c r="CQ55" s="18">
         <f t="shared" ref="CQ55:CQ62" si="305">CQ9</f>
         <v>689656</v>
       </c>
     </row>
     <row r="56" spans="3:95" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="E56" s="18">
         <f t="shared" si="275"/>
-        <v>0</v>
+        <v>257339969</v>
       </c>
       <c r="H56" s="18">
         <f t="shared" si="276"/>
-        <v>0</v>
+        <v>1565586</v>
       </c>
       <c r="K56" s="18">
         <f t="shared" si="277"/>
-        <v>0</v>
+        <v>632790</v>
       </c>
       <c r="N56" s="18">
         <f t="shared" si="278"/>
-        <v>0</v>
+        <v>330013</v>
       </c>
       <c r="Q56" s="18">
         <f t="shared" si="279"/>
-        <v>0</v>
+        <v>2468593</v>
       </c>
       <c r="T56" s="18">
         <f t="shared" si="280"/>
-        <v>0</v>
+        <v>708180</v>
       </c>
       <c r="W56" s="18">
         <f t="shared" si="281"/>
-        <v>0</v>
+        <v>59903</v>
       </c>
       <c r="Z56" s="18">
         <f t="shared" si="282"/>
-        <v>0</v>
+        <v>252656</v>
       </c>
       <c r="AC56" s="18">
         <f t="shared" si="283"/>
-        <v>0</v>
+        <v>87944</v>
       </c>
       <c r="AF56" s="18">
         <f t="shared" si="284"/>
-        <v>0</v>
+        <v>104934</v>
       </c>
       <c r="AI56" s="18">
         <f t="shared" si="285"/>
-        <v>0</v>
+        <v>3293222</v>
       </c>
       <c r="AL56" s="18">
         <f t="shared" si="286"/>
-        <v>0</v>
+        <v>110220</v>
       </c>
       <c r="AO56" s="18">
         <f t="shared" si="287"/>
-        <v>0</v>
+        <v>723657</v>
       </c>
       <c r="AR56" s="18">
         <f t="shared" si="288"/>
-        <v>0</v>
+        <v>591850</v>
       </c>
       <c r="AU56" s="18">
         <f t="shared" si="289"/>
-        <v>0</v>
+        <v>171946</v>
       </c>
       <c r="AX56" s="18">
         <f t="shared" si="290"/>
-        <v>0</v>
+        <v>102512</v>
       </c>
       <c r="BA56" s="18">
         <f t="shared" si="291"/>
-        <v>0</v>
+        <v>3121831</v>
       </c>
       <c r="BD56" s="18">
         <f t="shared" si="292"/>
-        <v>0</v>
+        <v>693130</v>
       </c>
       <c r="BG56" s="18">
         <f t="shared" si="293"/>
-        <v>0</v>
+        <v>2115892</v>
       </c>
       <c r="BJ56" s="18">
         <f t="shared" si="294"/>
-        <v>0</v>
+        <v>180208</v>
       </c>
       <c r="BM56" s="18">
         <f t="shared" si="295"/>
-        <v>0</v>
+        <v>371380</v>
       </c>
       <c r="BP56" s="18">
         <f t="shared" si="296"/>
-        <v>0</v>
+        <v>259098</v>
       </c>
       <c r="BS56" s="18">
         <f t="shared" si="297"/>
-        <v>0</v>
+        <v>150273</v>
       </c>
       <c r="BV56" s="18">
         <f t="shared" si="298"/>
-        <v>0</v>
+        <v>437031</v>
       </c>
       <c r="BY56" s="18">
         <f t="shared" si="299"/>
-        <v>0</v>
+        <v>880661</v>
       </c>
       <c r="CB56" s="18">
         <f t="shared" si="300"/>
-        <v>0</v>
+        <v>212603</v>
       </c>
       <c r="CE56" s="18">
         <f t="shared" si="301"/>
-        <v>0</v>
+        <v>1403864</v>
       </c>
       <c r="CH56" s="18">
         <f t="shared" si="302"/>
-        <v>0</v>
+        <v>280099</v>
       </c>
       <c r="CK56" s="18">
         <f t="shared" si="303"/>
-        <v>0</v>
+        <v>1925439</v>
       </c>
       <c r="CN56" s="18">
         <f t="shared" si="304"/>
-        <v>0</v>
+        <v>138006</v>
       </c>
       <c r="CQ56" s="18">
         <f t="shared" si="305"/>
-        <v>0</v>
+        <v>821954</v>
       </c>
     </row>
     <row r="57" spans="3:95" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="E57" s="18">
         <f t="shared" si="275"/>
         <v>0</v>
       </c>
       <c r="H57" s="18">
         <f t="shared" si="276"/>
         <v>0</v>
       </c>
       <c r="K57" s="18">
         <f t="shared" si="277"/>
         <v>0</v>
       </c>
       <c r="N57" s="18">
         <f t="shared" si="278"/>
         <v>0</v>
       </c>
       <c r="Q57" s="18">
         <f t="shared" si="279"/>
         <v>0</v>
       </c>
       <c r="T57" s="18">
         <f t="shared" si="280"/>
@@ -20094,184 +20433,184 @@
         <f t="shared" ref="CL64" si="366">SUM(CL20:CL63)</f>
         <v>#REF!</v>
       </c>
       <c r="CM64" s="22" t="e">
         <f t="shared" ref="CM64" si="367">SUM(CM35:CM63)</f>
         <v>#REF!</v>
       </c>
       <c r="CN64" s="22" t="e">
         <f t="shared" si="359"/>
         <v>#REF!</v>
       </c>
       <c r="CO64" s="22" t="e">
         <f t="shared" ref="CO64" si="368">SUM(CO20:CO63)</f>
         <v>#REF!</v>
       </c>
       <c r="CP64" s="22" t="e">
         <f t="shared" ref="CP64" si="369">SUM(CP35:CP63)</f>
         <v>#REF!</v>
       </c>
       <c r="CQ64" s="22" t="e">
         <f t="shared" si="359"/>
         <v>#REF!</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="a7DvTN18zum+oa2oF2zu8d2lgTt5C8gWaFRzwGEoPjs68PWnSRSH/nH7/+37Nj1ieMjCygbj5B2LcBUEq4zs/g==" saltValue="+ZPTk2UbKW7mukbpEXUEXw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Dea0GVGOYR7F2XN1udv3X94pPTcm6U3AZPZAk2SKmJMIic+5QfE9pC0dPze3DNXpDVMBCb2pvz9PQKmv2W3cDQ==" saltValue="/FmFczvS4yNRaIspd72usA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="132">
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="N3:N4"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:E2"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="O2:Q2"/>
+    <mergeCell ref="R2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="X2:Z2"/>
+    <mergeCell ref="AA2:AC2"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="F2:H2"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="Y3:Y4"/>
+    <mergeCell ref="Z3:Z4"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="S3:S4"/>
+    <mergeCell ref="T3:T4"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="W3:W4"/>
+    <mergeCell ref="AA3:AA4"/>
+    <mergeCell ref="AB3:AB4"/>
+    <mergeCell ref="CO2:CQ2"/>
+    <mergeCell ref="BN2:BP2"/>
+    <mergeCell ref="BQ2:BS2"/>
+    <mergeCell ref="BT2:BV2"/>
+    <mergeCell ref="BW2:BY2"/>
+    <mergeCell ref="BZ2:CB2"/>
+    <mergeCell ref="CC2:CE2"/>
+    <mergeCell ref="AV2:AX2"/>
+    <mergeCell ref="AY2:BA2"/>
+    <mergeCell ref="BB2:BD2"/>
+    <mergeCell ref="BE2:BG2"/>
+    <mergeCell ref="BH2:BJ2"/>
+    <mergeCell ref="BK2:BM2"/>
+    <mergeCell ref="CF2:CH2"/>
+    <mergeCell ref="CI2:CK2"/>
+    <mergeCell ref="CL2:CN2"/>
+    <mergeCell ref="AD2:AF2"/>
+    <mergeCell ref="AG2:AI2"/>
+    <mergeCell ref="AJ2:AL2"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AP2:AR2"/>
+    <mergeCell ref="AS2:AU2"/>
+    <mergeCell ref="AI3:AI4"/>
+    <mergeCell ref="AJ3:AJ4"/>
+    <mergeCell ref="AK3:AK4"/>
+    <mergeCell ref="AL3:AL4"/>
+    <mergeCell ref="AM3:AM4"/>
+    <mergeCell ref="AN3:AN4"/>
+    <mergeCell ref="AC3:AC4"/>
+    <mergeCell ref="AD3:AD4"/>
+    <mergeCell ref="AE3:AE4"/>
+    <mergeCell ref="AF3:AF4"/>
+    <mergeCell ref="AG3:AG4"/>
+    <mergeCell ref="AH3:AH4"/>
+    <mergeCell ref="AU3:AU4"/>
+    <mergeCell ref="AV3:AV4"/>
+    <mergeCell ref="AW3:AW4"/>
+    <mergeCell ref="AX3:AX4"/>
+    <mergeCell ref="AY3:AY4"/>
+    <mergeCell ref="AZ3:AZ4"/>
+    <mergeCell ref="AO3:AO4"/>
+    <mergeCell ref="AP3:AP4"/>
+    <mergeCell ref="AQ3:AQ4"/>
+    <mergeCell ref="AR3:AR4"/>
+    <mergeCell ref="AS3:AS4"/>
+    <mergeCell ref="AT3:AT4"/>
+    <mergeCell ref="BG3:BG4"/>
+    <mergeCell ref="BH3:BH4"/>
+    <mergeCell ref="BI3:BI4"/>
+    <mergeCell ref="BJ3:BJ4"/>
+    <mergeCell ref="BK3:BK4"/>
+    <mergeCell ref="BL3:BL4"/>
+    <mergeCell ref="BA3:BA4"/>
+    <mergeCell ref="BB3:BB4"/>
+    <mergeCell ref="BC3:BC4"/>
+    <mergeCell ref="BD3:BD4"/>
+    <mergeCell ref="BE3:BE4"/>
+    <mergeCell ref="BF3:BF4"/>
+    <mergeCell ref="BS3:BS4"/>
+    <mergeCell ref="BT3:BT4"/>
+    <mergeCell ref="BU3:BU4"/>
+    <mergeCell ref="BV3:BV4"/>
+    <mergeCell ref="BW3:BW4"/>
+    <mergeCell ref="BX3:BX4"/>
+    <mergeCell ref="BM3:BM4"/>
+    <mergeCell ref="BN3:BN4"/>
+    <mergeCell ref="BO3:BO4"/>
+    <mergeCell ref="BP3:BP4"/>
+    <mergeCell ref="BQ3:BQ4"/>
+    <mergeCell ref="BR3:BR4"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="X1:AT1"/>
     <mergeCell ref="AU1:BQ1"/>
     <mergeCell ref="BR1:CR1"/>
     <mergeCell ref="CQ3:CQ4"/>
     <mergeCell ref="CR2:CR4"/>
     <mergeCell ref="CK3:CK4"/>
     <mergeCell ref="CL3:CL4"/>
     <mergeCell ref="CM3:CM4"/>
     <mergeCell ref="CN3:CN4"/>
     <mergeCell ref="CO3:CO4"/>
     <mergeCell ref="CP3:CP4"/>
     <mergeCell ref="CE3:CE4"/>
     <mergeCell ref="CF3:CF4"/>
     <mergeCell ref="CG3:CG4"/>
     <mergeCell ref="CH3:CH4"/>
     <mergeCell ref="CI3:CI4"/>
     <mergeCell ref="CJ3:CJ4"/>
     <mergeCell ref="BY3:BY4"/>
     <mergeCell ref="BZ3:BZ4"/>
     <mergeCell ref="CA3:CA4"/>
     <mergeCell ref="CB3:CB4"/>
     <mergeCell ref="CC3:CC4"/>
     <mergeCell ref="CD3:CD4"/>
-    <mergeCell ref="BS3:BS4"/>
-[...106 lines deleted...]
-    <mergeCell ref="O2:Q2"/>
   </mergeCells>
   <conditionalFormatting sqref="C19 E49 F19 H49 I19 K49">
     <cfRule type="cellIs" dxfId="116" priority="62" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="CR5:CR16">
     <cfRule type="dataBar" priority="61">
       <dataBar>
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="100"/>
         <color rgb="FF17C334"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{2CDAE78D-91AB-4122-91FD-8329B1A247CB}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C34 F34 I34">
     <cfRule type="cellIs" dxfId="115" priority="57" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
@@ -20568,801 +20907,801 @@
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>CR5:CR16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet10">
     <tabColor theme="3" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:CR66"/>
   <sheetViews>
     <sheetView showGridLines="0" rightToLeft="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="V5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1048576"/>
       <selection pane="topRight" sqref="A1:V1048576"/>
       <selection pane="bottomLeft" sqref="A1:V1048576"/>
-      <selection pane="bottomRight" activeCell="CS21" sqref="CS21"/>
+      <selection pane="bottomRight" activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.75" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.125" style="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="7.25" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="14.625" style="5" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.625" style="5" bestFit="1" customWidth="1"/>
-    <col min="24" max="24" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="27" max="27" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="30" max="30" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="7" style="5" bestFit="1" customWidth="1"/>
-    <col min="34" max="34" width="13.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="14.625" style="5" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="36" max="36" width="6.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="37" max="37" width="11.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="6.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.625" style="5" bestFit="1" customWidth="1"/>
-    <col min="39" max="39" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="13.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="41" max="41" width="10.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="11.875" style="5" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="13.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="44" max="44" width="10.75" style="5" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="46" max="46" width="11.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="11.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="6.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="48" max="48" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="51" max="51" width="6.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="52" max="52" width="13.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="6.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="14.625" style="5" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="54" max="54" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="54" max="54" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="57" max="57" width="7" style="5" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="60" max="60" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="63" max="63" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="66" max="66" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="66" max="66" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="69" max="69" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="71" max="71" width="9.625" style="5" bestFit="1" customWidth="1"/>
-    <col min="72" max="72" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="10.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="72" max="72" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="75" max="75" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="75" max="75" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="76" max="76" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="77" max="77" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="78" max="78" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="78" max="78" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="79" max="79" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="80" max="80" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="81" max="81" width="6.375" style="5" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="84" max="84" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="81" max="81" width="6.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="82" max="83" width="13.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="84" max="84" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="13.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="86" max="87" width="10.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="86" max="86" width="11.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="87" max="87" width="10.75" style="5" bestFit="1" customWidth="1"/>
     <col min="88" max="88" width="13.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="89" max="89" width="10.75" style="5" bestFit="1" customWidth="1"/>
-    <col min="90" max="90" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="89" max="89" width="11.875" style="5" bestFit="1" customWidth="1"/>
+    <col min="90" max="90" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="91" max="91" width="13.375" style="5" bestFit="1" customWidth="1"/>
-    <col min="92" max="92" width="9.625" style="5" bestFit="1" customWidth="1"/>
-    <col min="93" max="93" width="6.375" style="5" bestFit="1" customWidth="1"/>
+    <col min="92" max="92" width="10.75" style="5" bestFit="1" customWidth="1"/>
+    <col min="93" max="93" width="6.75" style="5" bestFit="1" customWidth="1"/>
     <col min="94" max="94" width="13.375" style="5" bestFit="1" customWidth="1"/>
     <col min="95" max="95" width="11.875" style="5" bestFit="1" customWidth="1"/>
-    <col min="96" max="96" width="20.5" style="5" bestFit="1" customWidth="1"/>
+    <col min="96" max="96" width="27.5" style="5" bestFit="1" customWidth="1"/>
     <col min="97" max="16384" width="14.75" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:96" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="B1" s="89"/>
-[...93 lines deleted...]
-      <c r="CR1" s="90"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
+      <c r="J1" s="73"/>
+      <c r="K1" s="73"/>
+      <c r="L1" s="73"/>
+      <c r="M1" s="73"/>
+      <c r="N1" s="73"/>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
+      <c r="R1" s="73"/>
+      <c r="S1" s="73"/>
+      <c r="T1" s="73"/>
+      <c r="U1" s="73"/>
+      <c r="V1" s="73"/>
+      <c r="W1" s="73"/>
+      <c r="X1" s="73"/>
+      <c r="Y1" s="73"/>
+      <c r="Z1" s="73"/>
+      <c r="AA1" s="73"/>
+      <c r="AB1" s="73"/>
+      <c r="AC1" s="73"/>
+      <c r="AD1" s="73"/>
+      <c r="AE1" s="73"/>
+      <c r="AF1" s="73"/>
+      <c r="AG1" s="73"/>
+      <c r="AH1" s="73"/>
+      <c r="AI1" s="73"/>
+      <c r="AJ1" s="73"/>
+      <c r="AK1" s="73"/>
+      <c r="AL1" s="73"/>
+      <c r="AM1" s="73"/>
+      <c r="AN1" s="73"/>
+      <c r="AO1" s="73"/>
+      <c r="AP1" s="73"/>
+      <c r="AQ1" s="73"/>
+      <c r="AR1" s="73"/>
+      <c r="AS1" s="73"/>
+      <c r="AT1" s="73"/>
+      <c r="AU1" s="73"/>
+      <c r="AV1" s="73"/>
+      <c r="AW1" s="73"/>
+      <c r="AX1" s="73"/>
+      <c r="AY1" s="73"/>
+      <c r="AZ1" s="73"/>
+      <c r="BA1" s="73"/>
+      <c r="BB1" s="73"/>
+      <c r="BC1" s="73"/>
+      <c r="BD1" s="73"/>
+      <c r="BE1" s="73"/>
+      <c r="BF1" s="73"/>
+      <c r="BG1" s="73"/>
+      <c r="BH1" s="73"/>
+      <c r="BI1" s="73"/>
+      <c r="BJ1" s="73"/>
+      <c r="BK1" s="73"/>
+      <c r="BL1" s="73"/>
+      <c r="BM1" s="73"/>
+      <c r="BN1" s="73"/>
+      <c r="BO1" s="73"/>
+      <c r="BP1" s="73"/>
+      <c r="BQ1" s="73"/>
+      <c r="BR1" s="73"/>
+      <c r="BS1" s="73"/>
+      <c r="BT1" s="73"/>
+      <c r="BU1" s="73"/>
+      <c r="BV1" s="73"/>
+      <c r="BW1" s="73"/>
+      <c r="BX1" s="73"/>
+      <c r="BY1" s="73"/>
+      <c r="BZ1" s="73"/>
+      <c r="CA1" s="73"/>
+      <c r="CB1" s="73"/>
+      <c r="CC1" s="73"/>
+      <c r="CD1" s="73"/>
+      <c r="CE1" s="73"/>
+      <c r="CF1" s="73"/>
+      <c r="CG1" s="73"/>
+      <c r="CH1" s="73"/>
+      <c r="CI1" s="73"/>
+      <c r="CJ1" s="73"/>
+      <c r="CK1" s="73"/>
+      <c r="CL1" s="73"/>
+      <c r="CM1" s="73"/>
+      <c r="CN1" s="73"/>
+      <c r="CO1" s="73"/>
+      <c r="CP1" s="73"/>
+      <c r="CQ1" s="73"/>
+      <c r="CR1" s="74"/>
     </row>
     <row r="2" spans="1:96" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="78" t="s">
+      <c r="A2" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="96" t="s">
         <v>56</v>
       </c>
-      <c r="C2" s="113" t="s">
+      <c r="C2" s="115" t="s">
         <v>18</v>
       </c>
-      <c r="D2" s="113"/>
-[...1 lines deleted...]
-      <c r="F2" s="115" t="s">
+      <c r="D2" s="115"/>
+      <c r="E2" s="116"/>
+      <c r="F2" s="114" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="113"/>
-[...1 lines deleted...]
-      <c r="I2" s="115" t="s">
+      <c r="G2" s="115"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="114" t="s">
         <v>12</v>
       </c>
-      <c r="J2" s="113"/>
-[...1 lines deleted...]
-      <c r="L2" s="115" t="s">
+      <c r="J2" s="115"/>
+      <c r="K2" s="116"/>
+      <c r="L2" s="114" t="s">
         <v>13</v>
       </c>
-      <c r="M2" s="113"/>
-[...1 lines deleted...]
-      <c r="O2" s="115" t="s">
+      <c r="M2" s="115"/>
+      <c r="N2" s="116"/>
+      <c r="O2" s="114" t="s">
         <v>14</v>
       </c>
-      <c r="P2" s="113"/>
-[...1 lines deleted...]
-      <c r="R2" s="115" t="s">
+      <c r="P2" s="115"/>
+      <c r="Q2" s="116"/>
+      <c r="R2" s="114" t="s">
         <v>15</v>
       </c>
-      <c r="S2" s="113"/>
-[...1 lines deleted...]
-      <c r="U2" s="115" t="s">
+      <c r="S2" s="115"/>
+      <c r="T2" s="116"/>
+      <c r="U2" s="114" t="s">
         <v>16</v>
       </c>
-      <c r="V2" s="113"/>
-[...1 lines deleted...]
-      <c r="X2" s="115" t="s">
+      <c r="V2" s="115"/>
+      <c r="W2" s="116"/>
+      <c r="X2" s="114" t="s">
         <v>17</v>
       </c>
-      <c r="Y2" s="113"/>
-[...1 lines deleted...]
-      <c r="AA2" s="115" t="s">
+      <c r="Y2" s="115"/>
+      <c r="Z2" s="116"/>
+      <c r="AA2" s="114" t="s">
         <v>19</v>
       </c>
-      <c r="AB2" s="113"/>
-[...1 lines deleted...]
-      <c r="AD2" s="115" t="s">
+      <c r="AB2" s="115"/>
+      <c r="AC2" s="116"/>
+      <c r="AD2" s="114" t="s">
         <v>20</v>
       </c>
-      <c r="AE2" s="113"/>
-[...1 lines deleted...]
-      <c r="AG2" s="115" t="s">
+      <c r="AE2" s="115"/>
+      <c r="AF2" s="116"/>
+      <c r="AG2" s="114" t="s">
         <v>21</v>
       </c>
-      <c r="AH2" s="113"/>
-[...1 lines deleted...]
-      <c r="AJ2" s="115" t="s">
+      <c r="AH2" s="115"/>
+      <c r="AI2" s="116"/>
+      <c r="AJ2" s="114" t="s">
         <v>22</v>
       </c>
-      <c r="AK2" s="113"/>
-[...1 lines deleted...]
-      <c r="AM2" s="115" t="s">
+      <c r="AK2" s="115"/>
+      <c r="AL2" s="116"/>
+      <c r="AM2" s="114" t="s">
         <v>23</v>
       </c>
-      <c r="AN2" s="113"/>
-[...1 lines deleted...]
-      <c r="AP2" s="115" t="s">
+      <c r="AN2" s="115"/>
+      <c r="AO2" s="116"/>
+      <c r="AP2" s="114" t="s">
         <v>24</v>
       </c>
-      <c r="AQ2" s="113"/>
-[...1 lines deleted...]
-      <c r="AS2" s="115" t="s">
+      <c r="AQ2" s="115"/>
+      <c r="AR2" s="116"/>
+      <c r="AS2" s="114" t="s">
         <v>25</v>
       </c>
-      <c r="AT2" s="113"/>
-[...1 lines deleted...]
-      <c r="AV2" s="115" t="s">
+      <c r="AT2" s="115"/>
+      <c r="AU2" s="116"/>
+      <c r="AV2" s="114" t="s">
         <v>26</v>
       </c>
-      <c r="AW2" s="113"/>
-[...1 lines deleted...]
-      <c r="AY2" s="115" t="s">
+      <c r="AW2" s="115"/>
+      <c r="AX2" s="116"/>
+      <c r="AY2" s="114" t="s">
         <v>27</v>
       </c>
-      <c r="AZ2" s="113"/>
-[...1 lines deleted...]
-      <c r="BB2" s="115" t="s">
+      <c r="AZ2" s="115"/>
+      <c r="BA2" s="116"/>
+      <c r="BB2" s="114" t="s">
         <v>28</v>
       </c>
-      <c r="BC2" s="113"/>
-[...1 lines deleted...]
-      <c r="BE2" s="115" t="s">
+      <c r="BC2" s="115"/>
+      <c r="BD2" s="116"/>
+      <c r="BE2" s="114" t="s">
         <v>29</v>
       </c>
-      <c r="BF2" s="113"/>
-[...1 lines deleted...]
-      <c r="BH2" s="115" t="s">
+      <c r="BF2" s="115"/>
+      <c r="BG2" s="116"/>
+      <c r="BH2" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="BI2" s="113"/>
-[...1 lines deleted...]
-      <c r="BK2" s="115" t="s">
+      <c r="BI2" s="115"/>
+      <c r="BJ2" s="116"/>
+      <c r="BK2" s="114" t="s">
         <v>31</v>
       </c>
-      <c r="BL2" s="113"/>
-[...1 lines deleted...]
-      <c r="BN2" s="115" t="s">
+      <c r="BL2" s="115"/>
+      <c r="BM2" s="116"/>
+      <c r="BN2" s="114" t="s">
         <v>32</v>
       </c>
-      <c r="BO2" s="113"/>
-[...1 lines deleted...]
-      <c r="BQ2" s="115" t="s">
+      <c r="BO2" s="115"/>
+      <c r="BP2" s="116"/>
+      <c r="BQ2" s="114" t="s">
         <v>33</v>
       </c>
-      <c r="BR2" s="113"/>
-[...1 lines deleted...]
-      <c r="BT2" s="115" t="s">
+      <c r="BR2" s="115"/>
+      <c r="BS2" s="116"/>
+      <c r="BT2" s="114" t="s">
         <v>34</v>
       </c>
-      <c r="BU2" s="113"/>
-[...1 lines deleted...]
-      <c r="BW2" s="115" t="s">
+      <c r="BU2" s="115"/>
+      <c r="BV2" s="116"/>
+      <c r="BW2" s="114" t="s">
         <v>35</v>
       </c>
-      <c r="BX2" s="113"/>
-[...1 lines deleted...]
-      <c r="BZ2" s="115" t="s">
+      <c r="BX2" s="115"/>
+      <c r="BY2" s="116"/>
+      <c r="BZ2" s="114" t="s">
         <v>36</v>
       </c>
-      <c r="CA2" s="113"/>
-[...1 lines deleted...]
-      <c r="CC2" s="115" t="s">
+      <c r="CA2" s="115"/>
+      <c r="CB2" s="116"/>
+      <c r="CC2" s="114" t="s">
         <v>37</v>
       </c>
-      <c r="CD2" s="113"/>
-[...1 lines deleted...]
-      <c r="CF2" s="115" t="s">
+      <c r="CD2" s="115"/>
+      <c r="CE2" s="116"/>
+      <c r="CF2" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="CG2" s="113"/>
-[...1 lines deleted...]
-      <c r="CI2" s="115" t="s">
+      <c r="CG2" s="115"/>
+      <c r="CH2" s="116"/>
+      <c r="CI2" s="114" t="s">
         <v>39</v>
       </c>
-      <c r="CJ2" s="113"/>
-[...1 lines deleted...]
-      <c r="CL2" s="115" t="s">
+      <c r="CJ2" s="115"/>
+      <c r="CK2" s="116"/>
+      <c r="CL2" s="114" t="s">
         <v>40</v>
       </c>
-      <c r="CM2" s="113"/>
-[...1 lines deleted...]
-      <c r="CO2" s="115" t="s">
+      <c r="CM2" s="115"/>
+      <c r="CN2" s="116"/>
+      <c r="CO2" s="114" t="s">
         <v>41</v>
       </c>
-      <c r="CP2" s="113"/>
-      <c r="CQ2" s="114"/>
+      <c r="CP2" s="115"/>
+      <c r="CQ2" s="116"/>
       <c r="CR2" s="117" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:96" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="77"/>
-[...1 lines deleted...]
-      <c r="C3" s="101" t="s">
+      <c r="A3" s="95"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="102" t="s">
+      <c r="D3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="101" t="s">
+      <c r="F3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="G3" s="102" t="s">
+      <c r="G3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="H3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="101" t="s">
+      <c r="I3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="102" t="s">
+      <c r="J3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="L3" s="101" t="s">
+      <c r="L3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="M3" s="102" t="s">
+      <c r="M3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="N3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="101" t="s">
+      <c r="O3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="P3" s="102" t="s">
+      <c r="P3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="Q3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="101" t="s">
+      <c r="R3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="S3" s="102" t="s">
+      <c r="S3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="T3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="U3" s="101" t="s">
+      <c r="U3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="V3" s="102" t="s">
+      <c r="V3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="W3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="X3" s="101" t="s">
+      <c r="X3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="Y3" s="102" t="s">
+      <c r="Y3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="Z3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="101" t="s">
+      <c r="AA3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AB3" s="102" t="s">
+      <c r="AB3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AC3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AD3" s="101" t="s">
+      <c r="AD3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AE3" s="102" t="s">
+      <c r="AE3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AF3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AG3" s="101" t="s">
+      <c r="AG3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AH3" s="102" t="s">
+      <c r="AH3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AI3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AJ3" s="101" t="s">
+      <c r="AJ3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AK3" s="102" t="s">
+      <c r="AK3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AL3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AM3" s="101" t="s">
+      <c r="AM3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AN3" s="102" t="s">
+      <c r="AN3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AO3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AP3" s="101" t="s">
+      <c r="AP3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AQ3" s="102" t="s">
+      <c r="AQ3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AR3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AS3" s="101" t="s">
+      <c r="AS3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AT3" s="102" t="s">
+      <c r="AT3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AU3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AV3" s="101" t="s">
+      <c r="AV3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AW3" s="102" t="s">
+      <c r="AW3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="AX3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AY3" s="101" t="s">
+      <c r="AY3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AZ3" s="102" t="s">
+      <c r="AZ3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BA3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BB3" s="101" t="s">
+      <c r="BB3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BC3" s="102" t="s">
+      <c r="BC3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BD3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BE3" s="101" t="s">
+      <c r="BE3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BF3" s="102" t="s">
+      <c r="BF3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BG3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BH3" s="101" t="s">
+      <c r="BH3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BI3" s="102" t="s">
+      <c r="BI3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BJ3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BK3" s="101" t="s">
+      <c r="BK3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BL3" s="102" t="s">
+      <c r="BL3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BM3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BN3" s="101" t="s">
+      <c r="BN3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BO3" s="102" t="s">
+      <c r="BO3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BP3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BQ3" s="101" t="s">
+      <c r="BQ3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BR3" s="102" t="s">
+      <c r="BR3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BS3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BT3" s="101" t="s">
+      <c r="BT3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BU3" s="102" t="s">
+      <c r="BU3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BV3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BW3" s="101" t="s">
+      <c r="BW3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BX3" s="102" t="s">
+      <c r="BX3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="BY3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="BZ3" s="101" t="s">
+      <c r="BZ3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CA3" s="102" t="s">
+      <c r="CA3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CB3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CC3" s="101" t="s">
+      <c r="CC3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CD3" s="102" t="s">
+      <c r="CD3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CE3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CF3" s="101" t="s">
+      <c r="CF3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CG3" s="102" t="s">
+      <c r="CG3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CH3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CI3" s="101" t="s">
+      <c r="CI3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CJ3" s="102" t="s">
+      <c r="CJ3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CK3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CL3" s="101" t="s">
+      <c r="CL3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CM3" s="102" t="s">
+      <c r="CM3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CN3" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="CO3" s="101" t="s">
+      <c r="CO3" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CP3" s="102" t="s">
+      <c r="CP3" s="98" t="s">
         <v>3</v>
       </c>
       <c r="CQ3" s="112" t="s">
         <v>4</v>
       </c>
       <c r="CR3" s="117"/>
     </row>
     <row r="4" spans="1:96" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="77"/>
-[...2 lines deleted...]
-      <c r="D4" s="102"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="98"/>
       <c r="E4" s="112"/>
-      <c r="F4" s="101"/>
-      <c r="G4" s="102"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="98"/>
       <c r="H4" s="112"/>
-      <c r="I4" s="101"/>
-      <c r="J4" s="102"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="98"/>
       <c r="K4" s="112"/>
-      <c r="L4" s="101"/>
-      <c r="M4" s="102"/>
+      <c r="L4" s="99"/>
+      <c r="M4" s="98"/>
       <c r="N4" s="112"/>
-      <c r="O4" s="101"/>
-      <c r="P4" s="102"/>
+      <c r="O4" s="99"/>
+      <c r="P4" s="98"/>
       <c r="Q4" s="112"/>
-      <c r="R4" s="101"/>
-      <c r="S4" s="102"/>
+      <c r="R4" s="99"/>
+      <c r="S4" s="98"/>
       <c r="T4" s="112"/>
-      <c r="U4" s="101"/>
-      <c r="V4" s="102"/>
+      <c r="U4" s="99"/>
+      <c r="V4" s="98"/>
       <c r="W4" s="112"/>
-      <c r="X4" s="101"/>
-      <c r="Y4" s="102"/>
+      <c r="X4" s="99"/>
+      <c r="Y4" s="98"/>
       <c r="Z4" s="112"/>
-      <c r="AA4" s="101"/>
-      <c r="AB4" s="102"/>
+      <c r="AA4" s="99"/>
+      <c r="AB4" s="98"/>
       <c r="AC4" s="112"/>
-      <c r="AD4" s="101"/>
-      <c r="AE4" s="102"/>
+      <c r="AD4" s="99"/>
+      <c r="AE4" s="98"/>
       <c r="AF4" s="112"/>
-      <c r="AG4" s="101"/>
-      <c r="AH4" s="102"/>
+      <c r="AG4" s="99"/>
+      <c r="AH4" s="98"/>
       <c r="AI4" s="112"/>
-      <c r="AJ4" s="101"/>
-      <c r="AK4" s="102"/>
+      <c r="AJ4" s="99"/>
+      <c r="AK4" s="98"/>
       <c r="AL4" s="112"/>
-      <c r="AM4" s="101"/>
-      <c r="AN4" s="102"/>
+      <c r="AM4" s="99"/>
+      <c r="AN4" s="98"/>
       <c r="AO4" s="112"/>
-      <c r="AP4" s="101"/>
-      <c r="AQ4" s="102"/>
+      <c r="AP4" s="99"/>
+      <c r="AQ4" s="98"/>
       <c r="AR4" s="112"/>
-      <c r="AS4" s="101"/>
-      <c r="AT4" s="102"/>
+      <c r="AS4" s="99"/>
+      <c r="AT4" s="98"/>
       <c r="AU4" s="112"/>
-      <c r="AV4" s="101"/>
-      <c r="AW4" s="102"/>
+      <c r="AV4" s="99"/>
+      <c r="AW4" s="98"/>
       <c r="AX4" s="112"/>
-      <c r="AY4" s="101"/>
-      <c r="AZ4" s="102"/>
+      <c r="AY4" s="99"/>
+      <c r="AZ4" s="98"/>
       <c r="BA4" s="112"/>
-      <c r="BB4" s="101"/>
-      <c r="BC4" s="102"/>
+      <c r="BB4" s="99"/>
+      <c r="BC4" s="98"/>
       <c r="BD4" s="112"/>
-      <c r="BE4" s="101"/>
-      <c r="BF4" s="102"/>
+      <c r="BE4" s="99"/>
+      <c r="BF4" s="98"/>
       <c r="BG4" s="112"/>
-      <c r="BH4" s="101"/>
-      <c r="BI4" s="102"/>
+      <c r="BH4" s="99"/>
+      <c r="BI4" s="98"/>
       <c r="BJ4" s="112"/>
-      <c r="BK4" s="101"/>
-      <c r="BL4" s="102"/>
+      <c r="BK4" s="99"/>
+      <c r="BL4" s="98"/>
       <c r="BM4" s="112"/>
-      <c r="BN4" s="101"/>
-      <c r="BO4" s="102"/>
+      <c r="BN4" s="99"/>
+      <c r="BO4" s="98"/>
       <c r="BP4" s="112"/>
-      <c r="BQ4" s="101"/>
-      <c r="BR4" s="102"/>
+      <c r="BQ4" s="99"/>
+      <c r="BR4" s="98"/>
       <c r="BS4" s="112"/>
-      <c r="BT4" s="101"/>
-      <c r="BU4" s="102"/>
+      <c r="BT4" s="99"/>
+      <c r="BU4" s="98"/>
       <c r="BV4" s="112"/>
-      <c r="BW4" s="101"/>
-      <c r="BX4" s="102"/>
+      <c r="BW4" s="99"/>
+      <c r="BX4" s="98"/>
       <c r="BY4" s="112"/>
-      <c r="BZ4" s="101"/>
-      <c r="CA4" s="102"/>
+      <c r="BZ4" s="99"/>
+      <c r="CA4" s="98"/>
       <c r="CB4" s="112"/>
-      <c r="CC4" s="101"/>
-      <c r="CD4" s="102"/>
+      <c r="CC4" s="99"/>
+      <c r="CD4" s="98"/>
       <c r="CE4" s="112"/>
-      <c r="CF4" s="101"/>
-      <c r="CG4" s="102"/>
+      <c r="CF4" s="99"/>
+      <c r="CG4" s="98"/>
       <c r="CH4" s="112"/>
-      <c r="CI4" s="101"/>
-      <c r="CJ4" s="102"/>
+      <c r="CI4" s="99"/>
+      <c r="CJ4" s="98"/>
       <c r="CK4" s="112"/>
-      <c r="CL4" s="101"/>
-      <c r="CM4" s="102"/>
+      <c r="CL4" s="99"/>
+      <c r="CM4" s="98"/>
       <c r="CN4" s="112"/>
-      <c r="CO4" s="101"/>
-      <c r="CP4" s="102"/>
+      <c r="CO4" s="99"/>
+      <c r="CP4" s="98"/>
       <c r="CQ4" s="112"/>
       <c r="CR4" s="117"/>
     </row>
     <row r="5" spans="1:96" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C5" s="41">
         <v>19177860.228967</v>
       </c>
       <c r="D5" s="41">
         <v>3430861822.0961385</v>
       </c>
       <c r="E5" s="43">
         <v>3374971634.6658235</v>
       </c>
       <c r="F5" s="41">
         <v>0</v>
       </c>
       <c r="G5" s="41">
         <v>989970716.63863969</v>
       </c>
@@ -22779,144 +23118,332 @@
         <v>477328139.91435897</v>
       </c>
       <c r="CN9" s="58">
         <v>2101990.6227449998</v>
       </c>
       <c r="CO9" s="55">
         <v>2</v>
       </c>
       <c r="CP9" s="55">
         <v>405311429.32333708</v>
       </c>
       <c r="CQ9" s="58">
         <v>48480077.978666991</v>
       </c>
       <c r="CR9" s="56">
         <v>36403741814.848938</v>
       </c>
     </row>
     <row r="10" spans="1:96" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>6</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="59"/>
-[...92 lines deleted...]
-      <c r="CR10" s="60"/>
+      <c r="C10" s="59">
+        <v>24338962.164157998</v>
+      </c>
+      <c r="D10" s="59">
+        <v>7718304119.7179089</v>
+      </c>
+      <c r="E10" s="62">
+        <v>9552952576.2132492</v>
+      </c>
+      <c r="F10" s="59">
+        <v>0</v>
+      </c>
+      <c r="G10" s="59">
+        <v>1533479722.7807379</v>
+      </c>
+      <c r="H10" s="62">
+        <v>43434341.842658997</v>
+      </c>
+      <c r="I10" s="59">
+        <v>0</v>
+      </c>
+      <c r="J10" s="59">
+        <v>1349452551.0119689</v>
+      </c>
+      <c r="K10" s="62">
+        <v>19637731.627878003</v>
+      </c>
+      <c r="L10" s="59">
+        <v>0</v>
+      </c>
+      <c r="M10" s="59">
+        <v>550427700.799119</v>
+      </c>
+      <c r="N10" s="62">
+        <v>5624301.0309739998</v>
+      </c>
+      <c r="O10" s="59">
+        <v>0</v>
+      </c>
+      <c r="P10" s="59">
+        <v>1904576234.7583783</v>
+      </c>
+      <c r="Q10" s="62">
+        <v>132989478.990854</v>
+      </c>
+      <c r="R10" s="59">
+        <v>91.873043999999993</v>
+      </c>
+      <c r="S10" s="59">
+        <v>1052957986.410675</v>
+      </c>
+      <c r="T10" s="62">
+        <v>114812274.84698999</v>
+      </c>
+      <c r="U10" s="59">
+        <v>0</v>
+      </c>
+      <c r="V10" s="59">
+        <v>166693035.54625696</v>
+      </c>
+      <c r="W10" s="62">
+        <v>1000270.1862270001</v>
+      </c>
+      <c r="X10" s="59">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>400326301.95437402</v>
+      </c>
+      <c r="Z10" s="62">
+        <v>9046375.7726009991</v>
+      </c>
+      <c r="AA10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="59">
+        <v>273391293.33510298</v>
+      </c>
+      <c r="AC10" s="62">
+        <v>4371294.6452330006</v>
+      </c>
+      <c r="AD10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="59">
+        <v>187202703.998144</v>
+      </c>
+      <c r="AF10" s="62">
+        <v>1263555.5398589999</v>
+      </c>
+      <c r="AG10" s="59">
+        <v>4477.1448800000007</v>
+      </c>
+      <c r="AH10" s="59">
+        <v>2551574410.4971199</v>
+      </c>
+      <c r="AI10" s="62">
+        <v>99234146.672151998</v>
+      </c>
+      <c r="AJ10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="59">
+        <v>226628224.54590005</v>
+      </c>
+      <c r="AL10" s="62">
+        <v>881715.31357</v>
+      </c>
+      <c r="AM10" s="59">
+        <v>59.681083999999998</v>
+      </c>
+      <c r="AN10" s="59">
+        <v>1599865087.800276</v>
+      </c>
+      <c r="AO10" s="62">
+        <v>42681539.742383994</v>
+      </c>
+      <c r="AP10" s="59">
+        <v>8742.4925000000003</v>
+      </c>
+      <c r="AQ10" s="59">
+        <v>325981257.53360695</v>
+      </c>
+      <c r="AR10" s="62">
+        <v>29610958.841660008</v>
+      </c>
+      <c r="AS10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="59">
+        <v>224531245.23993403</v>
+      </c>
+      <c r="AU10" s="62">
+        <v>6677971.6227400005</v>
+      </c>
+      <c r="AV10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="59">
+        <v>787013407.53056097</v>
+      </c>
+      <c r="AX10" s="62">
+        <v>4656566.8346760003</v>
+      </c>
+      <c r="AY10" s="59">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="59">
+        <v>2282585000.5640197</v>
+      </c>
+      <c r="BA10" s="62">
+        <v>116323311.572291</v>
+      </c>
+      <c r="BB10" s="59">
+        <v>72.44</v>
+      </c>
+      <c r="BC10" s="59">
+        <v>421093225.13986003</v>
+      </c>
+      <c r="BD10" s="62">
+        <v>26258684.842772998</v>
+      </c>
+      <c r="BE10" s="59">
+        <v>15937.144527</v>
+      </c>
+      <c r="BF10" s="59">
+        <v>501754610.14369094</v>
+      </c>
+      <c r="BG10" s="62">
+        <v>118884545.19109799</v>
+      </c>
+      <c r="BH10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="59">
+        <v>545545926.19928205</v>
+      </c>
+      <c r="BJ10" s="62">
+        <v>4471963.9675779995</v>
+      </c>
+      <c r="BK10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="59">
+        <v>1005908671.5445261</v>
+      </c>
+      <c r="BM10" s="62">
+        <v>115340387.10403499</v>
+      </c>
+      <c r="BN10" s="59">
+        <v>5.47</v>
+      </c>
+      <c r="BO10" s="59">
+        <v>645559753.74876297</v>
+      </c>
+      <c r="BP10" s="62">
+        <v>4475716.8951709997</v>
+      </c>
+      <c r="BQ10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="59">
+        <v>196876797.54784399</v>
+      </c>
+      <c r="BS10" s="62">
+        <v>3260373.7218409996</v>
+      </c>
+      <c r="BT10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="59">
+        <v>671404211.39814699</v>
+      </c>
+      <c r="BV10" s="62">
+        <v>9476829.6706790011</v>
+      </c>
+      <c r="BW10" s="59">
+        <v>0</v>
+      </c>
+      <c r="BX10" s="59">
+        <v>1297493846.1907456</v>
+      </c>
+      <c r="BY10" s="62">
+        <v>26254234.009486999</v>
+      </c>
+      <c r="BZ10" s="59">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="59">
+        <v>509187849.00812602</v>
+      </c>
+      <c r="CB10" s="62">
+        <v>4409763.5187480003</v>
+      </c>
+      <c r="CC10" s="59">
+        <v>32.375999999999998</v>
+      </c>
+      <c r="CD10" s="59">
+        <v>1780989685.7947412</v>
+      </c>
+      <c r="CE10" s="62">
+        <v>287261513.65311801</v>
+      </c>
+      <c r="CF10" s="59">
+        <v>0</v>
+      </c>
+      <c r="CG10" s="59">
+        <v>423022542.89038807</v>
+      </c>
+      <c r="CH10" s="62">
+        <v>31278308.858378001</v>
+      </c>
+      <c r="CI10" s="59">
+        <v>13398058.231453001</v>
+      </c>
+      <c r="CJ10" s="59">
+        <v>739629373.86810803</v>
+      </c>
+      <c r="CK10" s="62">
+        <v>39851101.118665002</v>
+      </c>
+      <c r="CL10" s="59">
+        <v>13.71</v>
+      </c>
+      <c r="CM10" s="59">
+        <v>582276558.92760706</v>
+      </c>
+      <c r="CN10" s="62">
+        <v>3427558.9977809996</v>
+      </c>
+      <c r="CO10" s="59">
+        <v>7.1</v>
+      </c>
+      <c r="CP10" s="59">
+        <v>483573651.16573</v>
+      </c>
+      <c r="CQ10" s="62">
+        <v>85710112.504653007</v>
+      </c>
+      <c r="CR10" s="60">
+        <v>43922632952.769287</v>
+      </c>
     </row>
     <row r="11" spans="1:96" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="63"/>
       <c r="D11" s="63"/>
       <c r="E11" s="66"/>
       <c r="F11" s="63"/>
       <c r="G11" s="63"/>
       <c r="H11" s="66"/>
       <c r="I11" s="63"/>
       <c r="J11" s="63"/>
       <c r="K11" s="66"/>
       <c r="L11" s="63"/>
       <c r="M11" s="63"/>
       <c r="N11" s="66"/>
       <c r="O11" s="63"/>
       <c r="P11" s="63"/>
       <c r="Q11" s="66"/>
       <c r="R11" s="63"/>
       <c r="S11" s="63"/>
@@ -23487,429 +24014,429 @@
       <c r="BV16" s="66"/>
       <c r="BW16" s="63"/>
       <c r="BX16" s="63"/>
       <c r="BY16" s="66"/>
       <c r="BZ16" s="63"/>
       <c r="CA16" s="63"/>
       <c r="CB16" s="66"/>
       <c r="CC16" s="63"/>
       <c r="CD16" s="63"/>
       <c r="CE16" s="66"/>
       <c r="CF16" s="63"/>
       <c r="CG16" s="63"/>
       <c r="CH16" s="66"/>
       <c r="CI16" s="63"/>
       <c r="CJ16" s="63"/>
       <c r="CK16" s="66"/>
       <c r="CL16" s="63"/>
       <c r="CM16" s="63"/>
       <c r="CN16" s="66"/>
       <c r="CO16" s="63"/>
       <c r="CP16" s="63"/>
       <c r="CQ16" s="66"/>
       <c r="CR16" s="64"/>
     </row>
     <row r="17" spans="1:96" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="72" t="s">
+      <c r="A17" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="B17" s="73"/>
+      <c r="B17" s="94"/>
       <c r="C17" s="2">
         <f>SUM(C5:C16)</f>
-        <v>111749988.54127301</v>
+        <v>136088950.70543101</v>
       </c>
       <c r="D17" s="2">
         <f t="shared" ref="D17:BO17" si="0">SUM(D5:D16)</f>
-        <v>28191838777.754955</v>
+        <v>35910142897.472862</v>
       </c>
       <c r="E17" s="17">
         <f t="shared" si="0"/>
-        <v>31141213883.460854</v>
+        <v>40694166459.674103</v>
       </c>
       <c r="F17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="2">
         <f t="shared" si="0"/>
-        <v>5908384444.8969421</v>
+        <v>7441864167.67768</v>
       </c>
       <c r="H17" s="17">
         <f t="shared" si="0"/>
-        <v>138860448.24866199</v>
+        <v>182294790.09132099</v>
       </c>
       <c r="I17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="2">
         <f t="shared" si="0"/>
-        <v>5052204535.5155945</v>
+        <v>6401657086.5275631</v>
       </c>
       <c r="K17" s="17">
         <f t="shared" si="0"/>
-        <v>58140649.467767999</v>
+        <v>77778381.095645994</v>
       </c>
       <c r="L17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M17" s="2">
         <f t="shared" si="0"/>
-        <v>2036615774.5422308</v>
+        <v>2587043475.3413496</v>
       </c>
       <c r="N17" s="17">
         <f t="shared" si="0"/>
-        <v>22625639.03272</v>
+        <v>28249940.063694</v>
       </c>
       <c r="O17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P17" s="2">
         <f t="shared" si="0"/>
-        <v>7449455007.2849054</v>
+        <v>9354031242.0432835</v>
       </c>
       <c r="Q17" s="17">
         <f t="shared" si="0"/>
-        <v>439603237.15322196</v>
+        <v>572592716.14407599</v>
       </c>
       <c r="R17" s="2">
         <f t="shared" si="0"/>
-        <v>488.743763</v>
+        <v>580.61680699999999</v>
       </c>
       <c r="S17" s="2">
         <f t="shared" si="0"/>
-        <v>4085857624.6998992</v>
+        <v>5138815611.1105747</v>
       </c>
       <c r="T17" s="17">
         <f t="shared" si="0"/>
-        <v>302957547.20508003</v>
+        <v>417769822.05207002</v>
       </c>
       <c r="U17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="V17" s="2">
         <f t="shared" si="0"/>
-        <v>712792724.32825506</v>
+        <v>879485759.87451196</v>
       </c>
       <c r="W17" s="17">
         <f t="shared" si="0"/>
-        <v>3306792.0758050005</v>
+        <v>4307062.2620320003</v>
       </c>
       <c r="X17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y17" s="2">
         <f t="shared" si="0"/>
-        <v>1713015747.6797638</v>
+        <v>2113342049.6341379</v>
       </c>
       <c r="Z17" s="17">
         <f t="shared" si="0"/>
-        <v>41142965.500147</v>
+        <v>50189341.272748001</v>
       </c>
       <c r="AA17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AB17" s="2">
         <f t="shared" si="0"/>
-        <v>1069756339.101251</v>
+        <v>1343147632.4363539</v>
       </c>
       <c r="AC17" s="17">
         <f t="shared" si="0"/>
-        <v>10361517.646738</v>
+        <v>14732812.291971002</v>
       </c>
       <c r="AD17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE17" s="2">
         <f t="shared" si="0"/>
-        <v>749897171.06748903</v>
+        <v>937099875.06563306</v>
       </c>
       <c r="AF17" s="17">
         <f t="shared" si="0"/>
-        <v>3736537.8303070003</v>
+        <v>5000093.370166</v>
       </c>
       <c r="AG17" s="2">
         <f t="shared" si="0"/>
-        <v>18762.395469999999</v>
+        <v>23239.540349999999</v>
       </c>
       <c r="AH17" s="2">
         <f t="shared" si="0"/>
-        <v>9333112625.8724327</v>
+        <v>11884687036.369553</v>
       </c>
       <c r="AI17" s="17">
         <f t="shared" si="0"/>
-        <v>285373913.70711303</v>
+        <v>384608060.37926501</v>
       </c>
       <c r="AJ17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AK17" s="2">
         <f t="shared" si="0"/>
-        <v>860016464.88737106</v>
+        <v>1086644689.4332712</v>
       </c>
       <c r="AL17" s="17">
         <f t="shared" si="0"/>
-        <v>2546283.9110620003</v>
+        <v>3427999.2246320006</v>
       </c>
       <c r="AM17" s="2">
         <f t="shared" si="0"/>
-        <v>411.45996700000001</v>
+        <v>471.141051</v>
       </c>
       <c r="AN17" s="2">
         <f t="shared" si="0"/>
-        <v>6787040499.5332489</v>
+        <v>8386905587.3335247</v>
       </c>
       <c r="AO17" s="17">
         <f t="shared" si="0"/>
-        <v>99836226.109863997</v>
+        <v>142517765.85224798</v>
       </c>
       <c r="AP17" s="2">
         <f t="shared" si="0"/>
-        <v>60195.118815000009</v>
+        <v>68937.611315000016</v>
       </c>
       <c r="AQ17" s="2">
         <f t="shared" si="0"/>
-        <v>1232356820.9606361</v>
+        <v>1558338078.4942431</v>
       </c>
       <c r="AR17" s="17">
         <f t="shared" si="0"/>
-        <v>92489197.28678</v>
+        <v>122100156.12844001</v>
       </c>
       <c r="AS17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AT17" s="2">
         <f t="shared" si="0"/>
-        <v>845837136.2627939</v>
+        <v>1070368381.502728</v>
       </c>
       <c r="AU17" s="17">
         <f t="shared" si="0"/>
-        <v>15147065.393856999</v>
+        <v>21825037.016596999</v>
       </c>
       <c r="AV17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AW17" s="2">
         <f t="shared" si="0"/>
-        <v>3291680650.0476546</v>
+        <v>4078694057.5782156</v>
       </c>
       <c r="AX17" s="17">
         <f t="shared" si="0"/>
-        <v>10782700.410184</v>
+        <v>15439267.244860001</v>
       </c>
       <c r="AY17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AZ17" s="2">
         <f t="shared" si="0"/>
-        <v>8810745428.2699928</v>
+        <v>11093330428.834013</v>
       </c>
       <c r="BA17" s="17">
         <f t="shared" si="0"/>
-        <v>326458364.85053098</v>
+        <v>442781676.422822</v>
       </c>
       <c r="BB17" s="2">
         <f t="shared" si="0"/>
-        <v>158.4</v>
+        <v>230.84</v>
       </c>
       <c r="BC17" s="2">
         <f t="shared" si="0"/>
-        <v>1614172957.2487059</v>
+        <v>2035266182.388566</v>
       </c>
       <c r="BD17" s="17">
         <f t="shared" si="0"/>
-        <v>69548476.500961006</v>
+        <v>95807161.343733996</v>
       </c>
       <c r="BE17" s="2">
         <f t="shared" si="0"/>
-        <v>99376.522593999995</v>
+        <v>115313.66712099999</v>
       </c>
       <c r="BF17" s="2">
         <f t="shared" si="0"/>
-        <v>1946566252.9443498</v>
+        <v>2448320863.0880408</v>
       </c>
       <c r="BG17" s="17">
         <f t="shared" si="0"/>
-        <v>123338403.55194798</v>
+        <v>242222948.74304599</v>
       </c>
       <c r="BH17" s="2">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="BI17" s="2">
         <f t="shared" si="0"/>
-        <v>2109827185.9001791</v>
+        <v>2655373112.0994611</v>
       </c>
       <c r="BJ17" s="17">
         <f t="shared" si="0"/>
-        <v>14407625.421218</v>
+        <v>18879589.388796002</v>
       </c>
       <c r="BK17" s="2">
         <f t="shared" si="0"/>
         <v>0.02</v>
       </c>
       <c r="BL17" s="2">
         <f t="shared" si="0"/>
-        <v>4005068516.3259764</v>
+        <v>5010977187.8705025</v>
       </c>
       <c r="BM17" s="17">
         <f t="shared" si="0"/>
-        <v>370437812.58253902</v>
+        <v>485778199.68657398</v>
       </c>
       <c r="BN17" s="2">
         <f t="shared" si="0"/>
-        <v>14.48</v>
+        <v>19.95</v>
       </c>
       <c r="BO17" s="2">
         <f t="shared" si="0"/>
-        <v>2461859479.58707</v>
+        <v>3107419233.3358331</v>
       </c>
       <c r="BP17" s="17">
         <f t="shared" ref="BP17:CR17" si="1">SUM(BP5:BP16)</f>
-        <v>12432281.878865</v>
+        <v>16907998.774035998</v>
       </c>
       <c r="BQ17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BR17" s="2">
         <f t="shared" si="1"/>
-        <v>794563170.15183794</v>
+        <v>991439967.699682</v>
       </c>
       <c r="BS17" s="17">
         <f t="shared" si="1"/>
-        <v>8573743.6180610005</v>
+        <v>11834117.339902001</v>
       </c>
       <c r="BT17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BU17" s="2">
         <f t="shared" si="1"/>
-        <v>2645277831.5681729</v>
+        <v>3316682042.96632</v>
       </c>
       <c r="BV17" s="17">
         <f t="shared" si="1"/>
-        <v>29561504.773074999</v>
+        <v>39038334.443754002</v>
       </c>
       <c r="BW17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BX17" s="2">
         <f t="shared" si="1"/>
-        <v>4792065691.6734943</v>
+        <v>6089559537.8642397</v>
       </c>
       <c r="BY17" s="17">
         <f t="shared" si="1"/>
-        <v>102810128.07747099</v>
+        <v>129064362.08695799</v>
       </c>
       <c r="BZ17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="CA17" s="2">
         <f t="shared" si="1"/>
-        <v>1954941184.4330709</v>
+        <v>2464129033.4411969</v>
       </c>
       <c r="CB17" s="17">
         <f t="shared" si="1"/>
-        <v>12850164.609145001</v>
+        <v>17259928.127893001</v>
       </c>
       <c r="CC17" s="2">
         <f t="shared" si="1"/>
-        <v>85.061813999999998</v>
+        <v>117.437814</v>
       </c>
       <c r="CD17" s="2">
         <f t="shared" si="1"/>
-        <v>6953176235.7221661</v>
+        <v>8734165921.5169067</v>
       </c>
       <c r="CE17" s="17">
         <f t="shared" si="1"/>
-        <v>828022274.23262286</v>
+        <v>1115283787.8857408</v>
       </c>
       <c r="CF17" s="2">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="CG17" s="2">
         <f t="shared" si="1"/>
-        <v>1669876626.871922</v>
+        <v>2092899169.76231</v>
       </c>
       <c r="CH17" s="17">
         <f t="shared" si="1"/>
-        <v>96707703.164496988</v>
+        <v>127986012.02287498</v>
       </c>
       <c r="CI17" s="2">
         <f t="shared" si="1"/>
-        <v>62623384.991566002</v>
+        <v>76021443.223019004</v>
       </c>
       <c r="CJ17" s="2">
         <f t="shared" si="1"/>
-        <v>2987446936.7978563</v>
+        <v>3727076310.6659641</v>
       </c>
       <c r="CK17" s="17">
         <f t="shared" si="1"/>
-        <v>94356515.645926982</v>
+        <v>134207616.76459199</v>
       </c>
       <c r="CL17" s="2">
         <f t="shared" si="1"/>
-        <v>166.71</v>
+        <v>180.42000000000002</v>
       </c>
       <c r="CM17" s="2">
         <f t="shared" si="1"/>
-        <v>2128214844.306109</v>
+        <v>2710491403.233716</v>
       </c>
       <c r="CN17" s="17">
         <f t="shared" si="1"/>
-        <v>9034181.0290369987</v>
+        <v>12461740.026817998</v>
       </c>
       <c r="CO17" s="2">
         <f t="shared" si="1"/>
-        <v>33.6</v>
+        <v>40.700000000000003</v>
       </c>
       <c r="CP17" s="2">
         <f t="shared" si="1"/>
-        <v>1967075999.9886422</v>
+        <v>2450649651.1543722</v>
       </c>
       <c r="CQ17" s="17">
         <f t="shared" si="1"/>
-        <v>252137400.53720501</v>
+        <v>337847513.04185802</v>
       </c>
       <c r="CR17" s="3">
         <f t="shared" si="1"/>
-        <v>161354094937.18353</v>
+        <v>205276727889.95282</v>
       </c>
     </row>
     <row r="18" spans="1:96" s="20" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C18" s="18">
         <v>8</v>
       </c>
       <c r="F18" s="20">
         <v>1</v>
       </c>
       <c r="I18" s="20">
         <v>2</v>
       </c>
       <c r="L18" s="20">
         <v>3</v>
       </c>
       <c r="O18" s="20">
         <v>4</v>
       </c>
       <c r="R18" s="20">
         <v>5</v>
       </c>
       <c r="U18" s="20">
         <v>6</v>
       </c>
       <c r="X18" s="20">
@@ -24817,171 +25344,171 @@
       </c>
       <c r="CC25" s="18">
         <f t="shared" ref="CC25:CC32" si="28">CC9</f>
         <v>10.476000000000001</v>
       </c>
       <c r="CF25" s="18">
         <f t="shared" ref="CF25:CF32" si="29">CF9</f>
         <v>0</v>
       </c>
       <c r="CI25" s="18">
         <f t="shared" ref="CI25:CI32" si="30">CI9</f>
         <v>13580510.842585001</v>
       </c>
       <c r="CL25" s="18">
         <f t="shared" ref="CL25:CL32" si="31">CL9</f>
         <v>14.25</v>
       </c>
       <c r="CO25" s="18">
         <f t="shared" ref="CO25:CO32" si="32">CO9</f>
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:96" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C26" s="18">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>24338962.164157998</v>
       </c>
       <c r="F26" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I26" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L26" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O26" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R26" s="18">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>91.873043999999993</v>
       </c>
       <c r="U26" s="18">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="X26" s="18">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AA26" s="18">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AD26" s="18">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AG26" s="18">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>4477.1448800000007</v>
       </c>
       <c r="AJ26" s="18">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AM26" s="18">
         <f t="shared" si="14"/>
-        <v>0</v>
+        <v>59.681083999999998</v>
       </c>
       <c r="AP26" s="18">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>8742.4925000000003</v>
       </c>
       <c r="AS26" s="18">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AV26" s="18">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY26" s="18">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB26" s="18">
         <f t="shared" si="19"/>
-        <v>0</v>
+        <v>72.44</v>
       </c>
       <c r="BE26" s="18">
         <f t="shared" si="20"/>
-        <v>0</v>
+        <v>15937.144527</v>
       </c>
       <c r="BH26" s="18">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="BK26" s="18">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="BN26" s="18">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="BQ26" s="18">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="BT26" s="18">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="BW26" s="18">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="BZ26" s="18">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="CC26" s="18">
         <f t="shared" si="28"/>
-        <v>0</v>
+        <v>32.375999999999998</v>
       </c>
       <c r="CF26" s="18">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="CI26" s="18">
         <f t="shared" si="30"/>
-        <v>0</v>
+        <v>13398058.231453001</v>
       </c>
       <c r="CL26" s="18">
         <f t="shared" si="31"/>
-        <v>0</v>
+        <v>13.71</v>
       </c>
       <c r="CO26" s="18">
         <f t="shared" si="32"/>
-        <v>0</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="27" spans="1:96" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C27" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F27" s="18">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I27" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L27" s="18">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O27" s="18">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R27" s="18">
         <f t="shared" si="7"/>
@@ -26741,171 +27268,171 @@
       </c>
       <c r="CD40" s="18">
         <f t="shared" ref="CD40:CD47" si="59">CD9</f>
         <v>1454321955.1010318</v>
       </c>
       <c r="CG40" s="18">
         <f t="shared" ref="CG40:CG47" si="60">CG9</f>
         <v>365595180.380862</v>
       </c>
       <c r="CJ40" s="18">
         <f t="shared" ref="CJ40:CJ47" si="61">CJ9</f>
         <v>642342657.72603714</v>
       </c>
       <c r="CM40" s="18">
         <f t="shared" ref="CM40:CM47" si="62">CM9</f>
         <v>477328139.91435897</v>
       </c>
       <c r="CP40" s="18">
         <f t="shared" ref="CP40:CP47" si="63">CP9</f>
         <v>405311429.32333708</v>
       </c>
     </row>
     <row r="41" spans="3:95" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D41" s="18">
         <f t="shared" si="33"/>
-        <v>0</v>
+        <v>7718304119.7179089</v>
       </c>
       <c r="G41" s="18">
         <f t="shared" si="34"/>
-        <v>0</v>
+        <v>1533479722.7807379</v>
       </c>
       <c r="J41" s="18">
         <f t="shared" si="35"/>
-        <v>0</v>
+        <v>1349452551.0119689</v>
       </c>
       <c r="M41" s="18">
         <f t="shared" si="36"/>
-        <v>0</v>
+        <v>550427700.799119</v>
       </c>
       <c r="P41" s="18">
         <f t="shared" si="37"/>
-        <v>0</v>
+        <v>1904576234.7583783</v>
       </c>
       <c r="S41" s="18">
         <f t="shared" si="38"/>
-        <v>0</v>
+        <v>1052957986.410675</v>
       </c>
       <c r="V41" s="18">
         <f t="shared" si="39"/>
-        <v>0</v>
+        <v>166693035.54625696</v>
       </c>
       <c r="Y41" s="18">
         <f t="shared" si="40"/>
-        <v>0</v>
+        <v>400326301.95437402</v>
       </c>
       <c r="AB41" s="18">
         <f t="shared" si="41"/>
-        <v>0</v>
+        <v>273391293.33510298</v>
       </c>
       <c r="AE41" s="18">
         <f t="shared" si="42"/>
-        <v>0</v>
+        <v>187202703.998144</v>
       </c>
       <c r="AH41" s="18">
         <f t="shared" si="43"/>
-        <v>0</v>
+        <v>2551574410.4971199</v>
       </c>
       <c r="AK41" s="18">
         <f t="shared" si="44"/>
-        <v>0</v>
+        <v>226628224.54590005</v>
       </c>
       <c r="AN41" s="18">
         <f t="shared" si="45"/>
-        <v>0</v>
+        <v>1599865087.800276</v>
       </c>
       <c r="AQ41" s="18">
         <f t="shared" si="46"/>
-        <v>0</v>
+        <v>325981257.53360695</v>
       </c>
       <c r="AT41" s="18">
         <f t="shared" si="47"/>
-        <v>0</v>
+        <v>224531245.23993403</v>
       </c>
       <c r="AW41" s="18">
         <f t="shared" si="48"/>
-        <v>0</v>
+        <v>787013407.53056097</v>
       </c>
       <c r="AZ41" s="18">
         <f t="shared" si="49"/>
-        <v>0</v>
+        <v>2282585000.5640197</v>
       </c>
       <c r="BC41" s="18">
         <f t="shared" si="50"/>
-        <v>0</v>
+        <v>421093225.13986003</v>
       </c>
       <c r="BF41" s="18">
         <f t="shared" si="51"/>
-        <v>0</v>
+        <v>501754610.14369094</v>
       </c>
       <c r="BI41" s="18">
         <f t="shared" si="52"/>
-        <v>0</v>
+        <v>545545926.19928205</v>
       </c>
       <c r="BL41" s="18">
         <f t="shared" si="53"/>
-        <v>0</v>
+        <v>1005908671.5445261</v>
       </c>
       <c r="BO41" s="18">
         <f t="shared" si="54"/>
-        <v>0</v>
+        <v>645559753.74876297</v>
       </c>
       <c r="BR41" s="18">
         <f t="shared" si="55"/>
-        <v>0</v>
+        <v>196876797.54784399</v>
       </c>
       <c r="BU41" s="18">
         <f t="shared" si="56"/>
-        <v>0</v>
+        <v>671404211.39814699</v>
       </c>
       <c r="BX41" s="18">
         <f t="shared" si="57"/>
-        <v>0</v>
+        <v>1297493846.1907456</v>
       </c>
       <c r="CA41" s="18">
         <f t="shared" si="58"/>
-        <v>0</v>
+        <v>509187849.00812602</v>
       </c>
       <c r="CD41" s="18">
         <f t="shared" si="59"/>
-        <v>0</v>
+        <v>1780989685.7947412</v>
       </c>
       <c r="CG41" s="18">
         <f t="shared" si="60"/>
-        <v>0</v>
+        <v>423022542.89038807</v>
       </c>
       <c r="CJ41" s="18">
         <f t="shared" si="61"/>
-        <v>0</v>
+        <v>739629373.86810803</v>
       </c>
       <c r="CM41" s="18">
         <f t="shared" si="62"/>
-        <v>0</v>
+        <v>582276558.92760706</v>
       </c>
       <c r="CP41" s="18">
         <f t="shared" si="63"/>
-        <v>0</v>
+        <v>483573651.16573</v>
       </c>
     </row>
     <row r="42" spans="3:95" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D42" s="18">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="G42" s="18">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="J42" s="18">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="M42" s="18">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="P42" s="18">
         <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="S42" s="18">
         <f t="shared" si="38"/>
@@ -28600,171 +29127,171 @@
       </c>
       <c r="CE55" s="18">
         <f t="shared" ref="CE55:CE62" si="90">CE9</f>
         <v>187450514.65242201</v>
       </c>
       <c r="CH55" s="18">
         <f t="shared" ref="CH55:CH62" si="91">CH9</f>
         <v>24759169.452741999</v>
       </c>
       <c r="CK55" s="18">
         <f t="shared" ref="CK55:CK62" si="92">CK9</f>
         <v>33099490.231295999</v>
       </c>
       <c r="CN55" s="18">
         <f t="shared" ref="CN55:CN62" si="93">CN9</f>
         <v>2101990.6227449998</v>
       </c>
       <c r="CQ55" s="18">
         <f t="shared" ref="CQ55:CQ62" si="94">CQ9</f>
         <v>48480077.978666991</v>
       </c>
     </row>
     <row r="56" spans="3:95" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="E56" s="18">
         <f t="shared" si="64"/>
-        <v>0</v>
+        <v>9552952576.2132492</v>
       </c>
       <c r="H56" s="18">
         <f t="shared" si="65"/>
-        <v>0</v>
+        <v>43434341.842658997</v>
       </c>
       <c r="K56" s="18">
         <f t="shared" si="66"/>
-        <v>0</v>
+        <v>19637731.627878003</v>
       </c>
       <c r="N56" s="18">
         <f t="shared" si="67"/>
-        <v>0</v>
+        <v>5624301.0309739998</v>
       </c>
       <c r="Q56" s="18">
         <f t="shared" si="68"/>
-        <v>0</v>
+        <v>132989478.990854</v>
       </c>
       <c r="T56" s="18">
         <f t="shared" si="69"/>
-        <v>0</v>
+        <v>114812274.84698999</v>
       </c>
       <c r="W56" s="18">
         <f t="shared" si="70"/>
-        <v>0</v>
+        <v>1000270.1862270001</v>
       </c>
       <c r="Z56" s="18">
         <f t="shared" si="71"/>
-        <v>0</v>
+        <v>9046375.7726009991</v>
       </c>
       <c r="AC56" s="18">
         <f t="shared" si="72"/>
-        <v>0</v>
+        <v>4371294.6452330006</v>
       </c>
       <c r="AF56" s="18">
         <f t="shared" si="73"/>
-        <v>0</v>
+        <v>1263555.5398589999</v>
       </c>
       <c r="AI56" s="18">
         <f t="shared" si="74"/>
-        <v>0</v>
+        <v>99234146.672151998</v>
       </c>
       <c r="AL56" s="18">
         <f t="shared" si="75"/>
-        <v>0</v>
+        <v>881715.31357</v>
       </c>
       <c r="AO56" s="18">
         <f t="shared" si="76"/>
-        <v>0</v>
+        <v>42681539.742383994</v>
       </c>
       <c r="AR56" s="18">
         <f t="shared" si="77"/>
-        <v>0</v>
+        <v>29610958.841660008</v>
       </c>
       <c r="AU56" s="18">
         <f t="shared" si="78"/>
-        <v>0</v>
+        <v>6677971.6227400005</v>
       </c>
       <c r="AX56" s="18">
         <f t="shared" si="79"/>
-        <v>0</v>
+        <v>4656566.8346760003</v>
       </c>
       <c r="BA56" s="18">
         <f t="shared" si="80"/>
-        <v>0</v>
+        <v>116323311.572291</v>
       </c>
       <c r="BD56" s="18">
         <f t="shared" si="81"/>
-        <v>0</v>
+        <v>26258684.842772998</v>
       </c>
       <c r="BG56" s="18">
         <f t="shared" si="82"/>
-        <v>0</v>
+        <v>118884545.19109799</v>
       </c>
       <c r="BJ56" s="18">
         <f t="shared" si="83"/>
-        <v>0</v>
+        <v>4471963.9675779995</v>
       </c>
       <c r="BM56" s="18">
         <f t="shared" si="84"/>
-        <v>0</v>
+        <v>115340387.10403499</v>
       </c>
       <c r="BP56" s="18">
         <f t="shared" si="85"/>
-        <v>0</v>
+        <v>4475716.8951709997</v>
       </c>
       <c r="BS56" s="18">
         <f t="shared" si="86"/>
-        <v>0</v>
+        <v>3260373.7218409996</v>
       </c>
       <c r="BV56" s="18">
         <f t="shared" si="87"/>
-        <v>0</v>
+        <v>9476829.6706790011</v>
       </c>
       <c r="BY56" s="18">
         <f t="shared" si="88"/>
-        <v>0</v>
+        <v>26254234.009486999</v>
       </c>
       <c r="CB56" s="18">
         <f t="shared" si="89"/>
-        <v>0</v>
+        <v>4409763.5187480003</v>
       </c>
       <c r="CE56" s="18">
         <f t="shared" si="90"/>
-        <v>0</v>
+        <v>287261513.65311801</v>
       </c>
       <c r="CH56" s="18">
         <f t="shared" si="91"/>
-        <v>0</v>
+        <v>31278308.858378001</v>
       </c>
       <c r="CK56" s="18">
         <f t="shared" si="92"/>
-        <v>0</v>
+        <v>39851101.118665002</v>
       </c>
       <c r="CN56" s="18">
         <f t="shared" si="93"/>
-        <v>0</v>
+        <v>3427558.9977809996</v>
       </c>
       <c r="CQ56" s="18">
         <f t="shared" si="94"/>
-        <v>0</v>
+        <v>85710112.504653007</v>
       </c>
     </row>
     <row r="57" spans="3:95" s="19" customFormat="1" x14ac:dyDescent="0.2">
       <c r="E57" s="18">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="H57" s="18">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="K57" s="18">
         <f t="shared" si="66"/>
         <v>0</v>
       </c>
       <c r="N57" s="18">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="Q57" s="18">
         <f t="shared" si="68"/>
         <v>0</v>
       </c>
       <c r="T57" s="18">
         <f t="shared" si="69"/>
@@ -29857,184 +30384,184 @@
       </c>
       <c r="CM64" s="22" t="e">
         <f t="shared" ref="CM64" si="156">SUM(CM35:CM63)</f>
         <v>#REF!</v>
       </c>
       <c r="CN64" s="22" t="e">
         <f t="shared" si="148"/>
         <v>#REF!</v>
       </c>
       <c r="CO64" s="22" t="e">
         <f t="shared" ref="CO64" si="157">SUM(CO20:CO63)</f>
         <v>#REF!</v>
       </c>
       <c r="CP64" s="22" t="e">
         <f t="shared" ref="CP64" si="158">SUM(CP35:CP63)</f>
         <v>#REF!</v>
       </c>
       <c r="CQ64" s="22" t="e">
         <f t="shared" si="148"/>
         <v>#REF!</v>
       </c>
     </row>
     <row r="65" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="66" s="12" customFormat="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HiSLm/9Tqtl6CuQn/4QRw4ozjMFUW4c+aUKcAv4Fyipvsm8RlRQsvjleQXOcF3GEQTFzLsdELDOC7kVEQl8egQ==" saltValue="VNaVwWYeaiT4fpFpOeI0QQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="OWkKTWPRbtZgyMscLDgde1IjkqmA2O6MbatlWThTGl9m0xp7JDItRne6Olsm3R9rUTTYql/WjgeTmk23Mvcn+Q==" saltValue="2RQY4k/g6xNa/6fwN7RihA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="132">
+    <mergeCell ref="CR2:CR4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:E2"/>
+    <mergeCell ref="F2:H2"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="L2:N2"/>
+    <mergeCell ref="O2:Q2"/>
+    <mergeCell ref="R2:T2"/>
+    <mergeCell ref="U2:W2"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="BZ2:CB2"/>
+    <mergeCell ref="CC2:CE2"/>
+    <mergeCell ref="CF2:CH2"/>
+    <mergeCell ref="AP2:AR2"/>
+    <mergeCell ref="AD3:AD4"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="Y3:Y4"/>
+    <mergeCell ref="Z3:Z4"/>
+    <mergeCell ref="AA3:AA4"/>
+    <mergeCell ref="AB3:AB4"/>
+    <mergeCell ref="AC3:AC4"/>
+    <mergeCell ref="AJ3:AJ4"/>
+    <mergeCell ref="AK3:AK4"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="S3:S4"/>
+    <mergeCell ref="T3:T4"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="W3:W4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="N3:N4"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="CI2:CK2"/>
+    <mergeCell ref="CL2:CN2"/>
+    <mergeCell ref="CO2:CQ2"/>
+    <mergeCell ref="BH2:BJ2"/>
+    <mergeCell ref="BK2:BM2"/>
+    <mergeCell ref="BN2:BP2"/>
+    <mergeCell ref="BQ2:BS2"/>
+    <mergeCell ref="BT2:BV2"/>
+    <mergeCell ref="BW2:BY2"/>
+    <mergeCell ref="AV2:AX2"/>
+    <mergeCell ref="AY2:BA2"/>
+    <mergeCell ref="BB2:BD2"/>
+    <mergeCell ref="BE2:BG2"/>
+    <mergeCell ref="X2:Z2"/>
+    <mergeCell ref="AA2:AC2"/>
+    <mergeCell ref="AD2:AF2"/>
+    <mergeCell ref="AG2:AI2"/>
+    <mergeCell ref="AJ2:AL2"/>
+    <mergeCell ref="AS2:AU2"/>
+    <mergeCell ref="AM2:AO2"/>
+    <mergeCell ref="AN3:AN4"/>
+    <mergeCell ref="AO3:AO4"/>
+    <mergeCell ref="AE3:AE4"/>
+    <mergeCell ref="AF3:AF4"/>
+    <mergeCell ref="AG3:AG4"/>
+    <mergeCell ref="AH3:AH4"/>
+    <mergeCell ref="AI3:AI4"/>
+    <mergeCell ref="AV3:AV4"/>
+    <mergeCell ref="AW3:AW4"/>
+    <mergeCell ref="AL3:AL4"/>
+    <mergeCell ref="AM3:AM4"/>
+    <mergeCell ref="AX3:AX4"/>
+    <mergeCell ref="AY3:AY4"/>
+    <mergeCell ref="AZ3:AZ4"/>
+    <mergeCell ref="BA3:BA4"/>
+    <mergeCell ref="AP3:AP4"/>
+    <mergeCell ref="AQ3:AQ4"/>
+    <mergeCell ref="AR3:AR4"/>
+    <mergeCell ref="AS3:AS4"/>
+    <mergeCell ref="AT3:AT4"/>
+    <mergeCell ref="AU3:AU4"/>
+    <mergeCell ref="BH3:BH4"/>
+    <mergeCell ref="BI3:BI4"/>
+    <mergeCell ref="BJ3:BJ4"/>
+    <mergeCell ref="BK3:BK4"/>
+    <mergeCell ref="BL3:BL4"/>
+    <mergeCell ref="BM3:BM4"/>
+    <mergeCell ref="BB3:BB4"/>
+    <mergeCell ref="BC3:BC4"/>
+    <mergeCell ref="BD3:BD4"/>
+    <mergeCell ref="BE3:BE4"/>
+    <mergeCell ref="BF3:BF4"/>
+    <mergeCell ref="BG3:BG4"/>
+    <mergeCell ref="BU3:BU4"/>
+    <mergeCell ref="BV3:BV4"/>
+    <mergeCell ref="BW3:BW4"/>
+    <mergeCell ref="BX3:BX4"/>
+    <mergeCell ref="BY3:BY4"/>
+    <mergeCell ref="BN3:BN4"/>
+    <mergeCell ref="BO3:BO4"/>
+    <mergeCell ref="BP3:BP4"/>
+    <mergeCell ref="BQ3:BQ4"/>
+    <mergeCell ref="BR3:BR4"/>
+    <mergeCell ref="BS3:BS4"/>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="X1:AT1"/>
     <mergeCell ref="AU1:BQ1"/>
     <mergeCell ref="BR1:CR1"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="CL3:CL4"/>
     <mergeCell ref="CM3:CM4"/>
     <mergeCell ref="CN3:CN4"/>
     <mergeCell ref="CO3:CO4"/>
     <mergeCell ref="CP3:CP4"/>
     <mergeCell ref="CQ3:CQ4"/>
     <mergeCell ref="CF3:CF4"/>
     <mergeCell ref="CG3:CG4"/>
     <mergeCell ref="CH3:CH4"/>
     <mergeCell ref="CI3:CI4"/>
     <mergeCell ref="CJ3:CJ4"/>
     <mergeCell ref="CK3:CK4"/>
     <mergeCell ref="BZ3:BZ4"/>
     <mergeCell ref="CA3:CA4"/>
     <mergeCell ref="CB3:CB4"/>
     <mergeCell ref="CC3:CC4"/>
     <mergeCell ref="CD3:CD4"/>
     <mergeCell ref="CE3:CE4"/>
     <mergeCell ref="BT3:BT4"/>
-    <mergeCell ref="BU3:BU4"/>
-[...106 lines deleted...]
-    <mergeCell ref="AD3:AD4"/>
   </mergeCells>
   <conditionalFormatting sqref="CR5:CR15">
     <cfRule type="dataBar" priority="63">
       <dataBar>
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="100"/>
         <color rgb="FF17C334"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{B973D577-A906-43DA-BB48-418B6AFD77EB}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C19 E49 F19 H49 I19 K49">
     <cfRule type="cellIs" dxfId="58" priority="61" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C34 F34 I34">
     <cfRule type="cellIs" dxfId="57" priority="60" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
@@ -30364,51 +30891,51 @@
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>CR16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet11">
     <tabColor theme="3" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:AH18"/>
   <sheetViews>
     <sheetView showGridLines="0" rightToLeft="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection sqref="A1:V1048576"/>
       <selection pane="topRight" sqref="A1:V1048576"/>
       <selection pane="bottomLeft" sqref="A1:V1048576"/>
-      <selection pane="bottomRight" activeCell="AD23" sqref="AD23"/>
+      <selection pane="bottomRight" activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.125" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.5" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.625" style="5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.125" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="8.125" style="5" customWidth="1"/>
     <col min="8" max="8" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.125" style="5" customWidth="1"/>
     <col min="11" max="11" width="9" style="5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="8.125" style="5" customWidth="1"/>
     <col min="14" max="16" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="5" bestFit="1" customWidth="1"/>
     <col min="18" max="24" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11.5" style="5" bestFit="1" customWidth="1"/>
     <col min="26" max="33" width="8.125" style="5" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="13.125" style="5" customWidth="1"/>
     <col min="35" max="16384" width="8.25" style="5"/>
   </cols>
   <sheetData>
@@ -30429,54 +30956,54 @@
       <c r="L1" s="121"/>
       <c r="M1" s="121"/>
       <c r="N1" s="121"/>
       <c r="O1" s="121"/>
       <c r="P1" s="121"/>
       <c r="Q1" s="121"/>
       <c r="R1" s="121"/>
       <c r="S1" s="121"/>
       <c r="T1" s="121"/>
       <c r="U1" s="121"/>
       <c r="V1" s="121"/>
       <c r="W1" s="121"/>
       <c r="X1" s="121"/>
       <c r="Y1" s="121"/>
       <c r="Z1" s="121"/>
       <c r="AA1" s="121"/>
       <c r="AB1" s="121"/>
       <c r="AC1" s="121"/>
       <c r="AD1" s="121"/>
       <c r="AE1" s="121"/>
       <c r="AF1" s="121"/>
       <c r="AG1" s="121"/>
       <c r="AH1" s="122"/>
     </row>
     <row r="2" spans="1:34" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="77" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="78" t="s">
+      <c r="A2" s="95" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="96" t="s">
         <v>56</v>
       </c>
       <c r="C2" s="118" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="118" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="118" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="118" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="118" t="s">
         <v>14</v>
       </c>
       <c r="H2" s="118" t="s">
         <v>15</v>
       </c>
       <c r="I2" s="118" t="s">
         <v>16</v>
       </c>
       <c r="J2" s="118" t="s">
         <v>17</v>
@@ -30528,57 +31055,57 @@
       </c>
       <c r="Z2" s="118" t="s">
         <v>34</v>
       </c>
       <c r="AA2" s="118" t="s">
         <v>35</v>
       </c>
       <c r="AB2" s="118" t="s">
         <v>36</v>
       </c>
       <c r="AC2" s="118" t="s">
         <v>37</v>
       </c>
       <c r="AD2" s="118" t="s">
         <v>38</v>
       </c>
       <c r="AE2" s="118" t="s">
         <v>39</v>
       </c>
       <c r="AF2" s="118" t="s">
         <v>40</v>
       </c>
       <c r="AG2" s="118" t="s">
         <v>41</v>
       </c>
-      <c r="AH2" s="116" t="s">
+      <c r="AH2" s="113" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="77"/>
-      <c r="B3" s="78"/>
+      <c r="A3" s="95"/>
+      <c r="B3" s="96"/>
       <c r="C3" s="119"/>
       <c r="D3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="G3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="I3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="J3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="K3" s="119" t="s">
         <v>2</v>
       </c>
@@ -30626,87 +31153,87 @@
       </c>
       <c r="Z3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="AA3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="AB3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="AC3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="AD3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="AE3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="AF3" s="119" t="s">
         <v>2</v>
       </c>
       <c r="AG3" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="AH3" s="116"/>
+      <c r="AH3" s="113"/>
     </row>
     <row r="4" spans="1:34" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="77"/>
-      <c r="B4" s="78"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="96"/>
       <c r="C4" s="119"/>
       <c r="D4" s="119"/>
       <c r="E4" s="119"/>
       <c r="F4" s="119"/>
       <c r="G4" s="119"/>
       <c r="H4" s="119"/>
       <c r="I4" s="119"/>
       <c r="J4" s="119"/>
       <c r="K4" s="119"/>
       <c r="L4" s="119"/>
       <c r="M4" s="119"/>
       <c r="N4" s="119"/>
       <c r="O4" s="119"/>
       <c r="P4" s="119"/>
       <c r="Q4" s="119"/>
       <c r="R4" s="119"/>
       <c r="S4" s="119"/>
       <c r="T4" s="119"/>
       <c r="U4" s="119"/>
       <c r="V4" s="119"/>
       <c r="W4" s="119"/>
       <c r="X4" s="119"/>
       <c r="Y4" s="119"/>
       <c r="Z4" s="119"/>
       <c r="AA4" s="119"/>
       <c r="AB4" s="119"/>
       <c r="AC4" s="119"/>
       <c r="AD4" s="119"/>
       <c r="AE4" s="119"/>
       <c r="AF4" s="119"/>
       <c r="AG4" s="119"/>
-      <c r="AH4" s="116"/>
+      <c r="AH4" s="113"/>
     </row>
     <row r="5" spans="1:34" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>1</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C5" s="9">
         <v>1151669</v>
       </c>
       <c r="D5" s="9">
         <v>445633</v>
       </c>
       <c r="E5" s="9">
         <v>415950</v>
       </c>
       <c r="F5" s="9">
         <v>157069</v>
       </c>
       <c r="G5" s="9">
         <v>508743</v>
       </c>
       <c r="H5" s="9">
         <v>226934</v>
@@ -31191,82 +31718,146 @@
         <v>492494</v>
       </c>
       <c r="AD9" s="55">
         <v>156216</v>
       </c>
       <c r="AE9" s="55">
         <v>202806</v>
       </c>
       <c r="AF9" s="55">
         <v>199871</v>
       </c>
       <c r="AG9" s="55">
         <v>154504</v>
       </c>
       <c r="AH9" s="56">
         <v>9169064</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>6</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C10" s="59"/>
-[...30 lines deleted...]
-      <c r="AH10" s="60"/>
+      <c r="C10" s="59">
+        <v>1356864</v>
+      </c>
+      <c r="D10" s="59">
+        <v>475801</v>
+      </c>
+      <c r="E10" s="59">
+        <v>438990</v>
+      </c>
+      <c r="F10" s="59">
+        <v>165767</v>
+      </c>
+      <c r="G10" s="59">
+        <v>548930</v>
+      </c>
+      <c r="H10" s="59">
+        <v>268356</v>
+      </c>
+      <c r="I10" s="59">
+        <v>62498</v>
+      </c>
+      <c r="J10" s="59">
+        <v>146151</v>
+      </c>
+      <c r="K10" s="59">
+        <v>111418</v>
+      </c>
+      <c r="L10" s="59">
+        <v>91308</v>
+      </c>
+      <c r="M10" s="59">
+        <v>725098</v>
+      </c>
+      <c r="N10" s="59">
+        <v>104774</v>
+      </c>
+      <c r="O10" s="59">
+        <v>503588</v>
+      </c>
+      <c r="P10" s="59">
+        <v>121381</v>
+      </c>
+      <c r="Q10" s="59">
+        <v>78653</v>
+      </c>
+      <c r="R10" s="59">
+        <v>223260</v>
+      </c>
+      <c r="S10" s="59">
+        <v>621250</v>
+      </c>
+      <c r="T10" s="59">
+        <v>133627</v>
+      </c>
+      <c r="U10" s="59">
+        <v>118375</v>
+      </c>
+      <c r="V10" s="59">
+        <v>202800</v>
+      </c>
+      <c r="W10" s="59">
+        <v>333963</v>
+      </c>
+      <c r="X10" s="59">
+        <v>201978</v>
+      </c>
+      <c r="Y10" s="59">
+        <v>84804</v>
+      </c>
+      <c r="Z10" s="59">
+        <v>221521</v>
+      </c>
+      <c r="AA10" s="59">
+        <v>369226</v>
+      </c>
+      <c r="AB10" s="59">
+        <v>173825</v>
+      </c>
+      <c r="AC10" s="59">
+        <v>487263</v>
+      </c>
+      <c r="AD10" s="59">
+        <v>152982</v>
+      </c>
+      <c r="AE10" s="59">
+        <v>200129</v>
+      </c>
+      <c r="AF10" s="59">
+        <v>198196</v>
+      </c>
+      <c r="AG10" s="59">
+        <v>152390</v>
+      </c>
+      <c r="AH10" s="60">
+        <v>9075166</v>
+      </c>
     </row>
     <row r="11" spans="1:34" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>7</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="59"/>
       <c r="D11" s="59"/>
       <c r="E11" s="59"/>
       <c r="F11" s="59"/>
       <c r="G11" s="59"/>
       <c r="H11" s="59"/>
       <c r="I11" s="59"/>
       <c r="J11" s="59"/>
       <c r="K11" s="59"/>
       <c r="L11" s="59"/>
       <c r="M11" s="59"/>
       <c r="N11" s="59"/>
       <c r="O11" s="59"/>
       <c r="P11" s="59"/>
       <c r="Q11" s="59"/>
       <c r="R11" s="59"/>
       <c r="S11" s="59"/>
@@ -31471,87 +32062,87 @@
       <c r="R16" s="9"/>
       <c r="S16" s="9"/>
       <c r="T16" s="9"/>
       <c r="U16" s="9"/>
       <c r="V16" s="9"/>
       <c r="W16" s="9"/>
       <c r="X16" s="9"/>
       <c r="Y16" s="9"/>
       <c r="Z16" s="9"/>
       <c r="AA16" s="9"/>
       <c r="AB16" s="9"/>
       <c r="AC16" s="9"/>
       <c r="AD16" s="9"/>
       <c r="AE16" s="9"/>
       <c r="AF16" s="9"/>
       <c r="AG16" s="9"/>
       <c r="AH16" s="34"/>
     </row>
     <row r="17" spans="3:3" s="4" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C17" s="11"/>
     </row>
     <row r="18" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C18" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="EuveBTRuvbCm593DgIIIWV8QRl+Pd87oAKdydGOeTcl9fPXYhKtQOyEo4hS+9Vn1j2xnMAd6YjVO1FE3Lsw7dw==" saltValue="GZ3L6HNQKRzv9r4XLRlTMA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="idSoRd7XF8sLgqXK6ktkX8r4sORCrxWEtipG6jYl48USttJ124rrMEwBdSRHVnUcpFQXbruAHKYxN1Ks7Ls/NQ==" saltValue="r/0s6Wtwse+RktlFrZAh0Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="35">
-    <mergeCell ref="AE2:AE4"/>
-[...17 lines deleted...]
-    <mergeCell ref="K2:K4"/>
     <mergeCell ref="X2:X4"/>
     <mergeCell ref="Y2:Y4"/>
     <mergeCell ref="AH2:AH4"/>
     <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="L2:L4"/>
     <mergeCell ref="M2:M4"/>
     <mergeCell ref="N2:N4"/>
     <mergeCell ref="O2:O4"/>
     <mergeCell ref="P2:P4"/>
     <mergeCell ref="Q2:Q4"/>
     <mergeCell ref="R2:R4"/>
     <mergeCell ref="S2:S4"/>
     <mergeCell ref="T2:T4"/>
     <mergeCell ref="U2:U4"/>
+    <mergeCell ref="V2:V4"/>
+    <mergeCell ref="W2:W4"/>
+    <mergeCell ref="C2:C4"/>
+    <mergeCell ref="D2:D4"/>
+    <mergeCell ref="E2:E4"/>
+    <mergeCell ref="F2:F4"/>
+    <mergeCell ref="G2:G4"/>
+    <mergeCell ref="H2:H4"/>
+    <mergeCell ref="I2:I4"/>
+    <mergeCell ref="J2:J4"/>
+    <mergeCell ref="K2:K4"/>
+    <mergeCell ref="AE2:AE4"/>
+    <mergeCell ref="AF2:AF4"/>
+    <mergeCell ref="AG2:AG4"/>
+    <mergeCell ref="Z2:Z4"/>
+    <mergeCell ref="AA2:AA4"/>
+    <mergeCell ref="AB2:AB4"/>
+    <mergeCell ref="AC2:AC4"/>
+    <mergeCell ref="AD2:AD4"/>
   </mergeCells>
   <conditionalFormatting sqref="C18">
     <cfRule type="cellIs" dxfId="0" priority="3" operator="equal">
       <formula>FALSE</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="AH5:AH16">
     <cfRule type="dataBar" priority="1">
       <dataBar>
         <cfvo type="percent" val="0"/>
         <cfvo type="percent" val="100"/>
         <color rgb="FF17C334"/>
       </dataBar>
       <extLst>
         <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{B025F937-C7B1-47D3-B67F-A62EFF666E3E}">
           <x14:id>{1746FA15-D266-453F-B118-AE4D1A9A3F60}</x14:id>
         </ext>
       </extLst>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">