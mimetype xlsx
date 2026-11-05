--- v0 (2026-09-25)
+++ v1 (2026-11-05)
@@ -22,51 +22,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="qGcIFFp3K3mqkFcJR3PZSMurC094MX44lvbdpwrCio22AbYApjeQak4DLnA0wMq8Q9cOQtdQDTkuUjDn47upaA==" workbookSaltValue="E+JCnv+HN8qjQLuB4Dlp3w==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="20730" windowHeight="11160" tabRatio="783" activeTab="7"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="20730" windowHeight="11160" tabRatio="783"/>
   </bookViews>
   <sheets>
     <sheet name="SHAPARAK" sheetId="93" r:id="rId1"/>
     <sheet name="Number Of Transaction" sheetId="74" r:id="rId2"/>
     <sheet name="Transaction Amount" sheetId="75" r:id="rId3"/>
     <sheet name="Number of TFTPOS" sheetId="76" r:id="rId4"/>
     <sheet name="Num Of INT&amp;MOB Gatway" sheetId="92" r:id="rId5"/>
     <sheet name="Transaction Per State" sheetId="77" r:id="rId6"/>
     <sheet name="Transactions Amount Per State" sheetId="78" r:id="rId7"/>
     <sheet name="Number Of TFTPOS Per State" sheetId="79" r:id="rId8"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -6252,51 +6252,51 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="D4:O16"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="2" width="5" style="52" customWidth="1"/>
     <col min="3" max="3" width="9" style="52"/>
     <col min="4" max="4" width="11.625" style="52" bestFit="1" customWidth="1"/>
     <col min="5" max="16384" width="9" style="52"/>
   </cols>
   <sheetData>
     <row r="4" spans="4:15">
       <c r="H4" s="63" t="s">
         <v>69</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="63"/>
       <c r="M4" s="63"/>
       <c r="N4" s="63"/>
       <c r="O4" s="63"/>
     </row>
     <row r="5" spans="4:15">
       <c r="D5" s="53" t="s">
@@ -6423,81 +6423,81 @@
     <hyperlink ref="E11:M11" location="'Transaction Amount'!A1" display="2- Transactions Amount Per Month"/>
     <hyperlink ref="E12:M12" location="'Number of TFTPOS'!A1" display="3- Number Of Active EFTPOS"/>
     <hyperlink ref="E13:M13" location="'Num Of INT&amp;MOB Gatway'!A1" display="4- Number Of Internet Payment Gatway &amp; Mobile Payment Gatway"/>
     <hyperlink ref="E14:M14" location="'Transaction Per State'!A1" display="5- Number Of Transaction Per State"/>
     <hyperlink ref="E15:M15" location="'Transactions Amount Per State'!A1" display="6- Transactions Amount Per State"/>
     <hyperlink ref="E16:M16" location="'Number Of TFTPOS Per State'!A1" display="7- Number Of EFTPOS Per State"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet6">
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:AX19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C11" sqref="C11"/>
       <selection pane="topRight" activeCell="C11" sqref="C11"/>
       <selection pane="bottomLeft" activeCell="C11" sqref="C11"/>
-      <selection pane="bottomRight" activeCell="I24" sqref="I24"/>
+      <selection pane="bottomRight" activeCell="O28" sqref="O28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.25" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="3" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.25" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.625" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="3.875" style="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="3.625" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.375" style="20" customWidth="1"/>
     <col min="9" max="9" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="5.875" style="20" customWidth="1"/>
     <col min="12" max="12" width="7" style="20" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="3.875" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="3.625" style="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.25" style="20" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="8.625" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="3.875" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="3.625" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="27" width="7" style="20" bestFit="1" customWidth="1"/>
-    <col min="28" max="28" width="10.75" style="20" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="11.875" style="20" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="8.625" style="20" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="3.875" style="20" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="3.625" style="20" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="9.25" style="20" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="8.625" style="20" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="3.875" style="20" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="3.625" style="20" bestFit="1" customWidth="1"/>
     <col min="38" max="39" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="41" max="42" width="7" style="20" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="46" max="46" width="3.875" style="20" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="3.625" style="20" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="49" max="50" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="9.25" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="57.75" customHeight="1">
       <c r="A1" s="83" t="s">
         <v>83</v>
@@ -7579,98 +7579,194 @@
         <v>18782714</v>
       </c>
       <c r="AT9" s="58">
         <v>0</v>
       </c>
       <c r="AU9" s="58">
         <v>0</v>
       </c>
       <c r="AV9" s="48">
         <v>1066901304</v>
       </c>
       <c r="AW9" s="48">
         <v>3514756960</v>
       </c>
       <c r="AX9" s="24">
         <v>4581658264</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="26.45" customHeight="1">
       <c r="A10" s="21">
         <v>6</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="C10" s="22"/>
-[...46 lines deleted...]
-      <c r="AX10" s="24"/>
+      <c r="C10" s="22">
+        <v>0</v>
+      </c>
+      <c r="D10" s="22">
+        <v>0</v>
+      </c>
+      <c r="E10" s="22">
+        <v>50942546</v>
+      </c>
+      <c r="F10" s="22">
+        <v>0</v>
+      </c>
+      <c r="G10" s="22">
+        <v>0</v>
+      </c>
+      <c r="H10" s="22">
+        <v>759470969</v>
+      </c>
+      <c r="I10" s="22">
+        <v>27979848</v>
+      </c>
+      <c r="J10" s="22">
+        <v>7470271</v>
+      </c>
+      <c r="K10" s="22">
+        <v>2063</v>
+      </c>
+      <c r="L10" s="22">
+        <v>1648</v>
+      </c>
+      <c r="M10" s="22">
+        <v>236896002</v>
+      </c>
+      <c r="N10" s="22">
+        <v>3775398</v>
+      </c>
+      <c r="O10" s="23">
+        <v>16668569</v>
+      </c>
+      <c r="P10" s="58">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="58">
+        <v>0</v>
+      </c>
+      <c r="R10" s="22">
+        <v>0</v>
+      </c>
+      <c r="S10" s="22">
+        <v>0</v>
+      </c>
+      <c r="T10" s="22">
+        <v>27189299</v>
+      </c>
+      <c r="U10" s="22">
+        <v>0</v>
+      </c>
+      <c r="V10" s="22">
+        <v>0</v>
+      </c>
+      <c r="W10" s="22">
+        <v>3411697868</v>
+      </c>
+      <c r="X10" s="22">
+        <v>179034212</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>48125798</v>
+      </c>
+      <c r="Z10" s="22">
+        <v>8528</v>
+      </c>
+      <c r="AA10" s="22">
+        <v>6748</v>
+      </c>
+      <c r="AB10" s="22">
+        <v>22009603</v>
+      </c>
+      <c r="AC10" s="22">
+        <v>17375</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>2168497</v>
+      </c>
+      <c r="AE10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AF10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AH10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AI10" s="22">
+        <v>78131845</v>
+      </c>
+      <c r="AJ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AL10" s="22">
+        <v>4171168837</v>
+      </c>
+      <c r="AM10" s="22">
+        <v>207014060</v>
+      </c>
+      <c r="AN10" s="22">
+        <v>55596069</v>
+      </c>
+      <c r="AO10" s="22">
+        <v>10591</v>
+      </c>
+      <c r="AP10" s="22">
+        <v>8396</v>
+      </c>
+      <c r="AQ10" s="22">
+        <v>258905605</v>
+      </c>
+      <c r="AR10" s="22">
+        <v>3792773</v>
+      </c>
+      <c r="AS10" s="23">
+        <v>18837066</v>
+      </c>
+      <c r="AT10" s="58">
+        <v>0</v>
+      </c>
+      <c r="AU10" s="58">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="48">
+        <v>1103207314</v>
+      </c>
+      <c r="AW10" s="48">
+        <v>3690257928</v>
+      </c>
+      <c r="AX10" s="24">
+        <v>4793465242</v>
+      </c>
     </row>
     <row r="11" spans="1:50" ht="26.45" customHeight="1">
       <c r="A11" s="21">
         <v>7</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="23"/>
       <c r="P11" s="58"/>
       <c r="Q11" s="58"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
@@ -7979,231 +8075,231 @@
       <c r="AP16" s="22"/>
       <c r="AQ16" s="22"/>
       <c r="AR16" s="22"/>
       <c r="AS16" s="23"/>
       <c r="AT16" s="58"/>
       <c r="AU16" s="58"/>
       <c r="AV16" s="48"/>
       <c r="AW16" s="48"/>
       <c r="AX16" s="24"/>
     </row>
     <row r="17" spans="1:50" ht="27" customHeight="1" thickBot="1">
       <c r="A17" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="68"/>
       <c r="C17" s="25">
         <f>SUM(C5:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="25">
         <f t="shared" ref="D17:AX17" si="0">SUM(D5:D16)</f>
         <v>0</v>
       </c>
       <c r="E17" s="25">
         <f t="shared" si="0"/>
-        <v>264143389</v>
+        <v>315085935</v>
       </c>
       <c r="F17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H17" s="25">
         <f t="shared" si="0"/>
-        <v>3366915054</v>
+        <v>4126386023</v>
       </c>
       <c r="I17" s="25">
         <f t="shared" si="0"/>
-        <v>130350664</v>
+        <v>158330512</v>
       </c>
       <c r="J17" s="25">
         <f t="shared" si="0"/>
-        <v>38051622</v>
+        <v>45521893</v>
       </c>
       <c r="K17" s="25">
         <f t="shared" si="0"/>
-        <v>7673</v>
+        <v>9736</v>
       </c>
       <c r="L17" s="25">
         <f t="shared" si="0"/>
-        <v>47317</v>
+        <v>48965</v>
       </c>
       <c r="M17" s="25">
         <f t="shared" si="0"/>
-        <v>1108932614</v>
+        <v>1345828616</v>
       </c>
       <c r="N17" s="25">
         <f t="shared" si="0"/>
-        <v>26956749</v>
+        <v>30732147</v>
       </c>
       <c r="O17" s="26">
         <f t="shared" si="0"/>
-        <v>99337361</v>
+        <v>116005930</v>
       </c>
       <c r="P17" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Q17" s="26">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="R17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="S17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="T17" s="25">
         <f t="shared" si="0"/>
-        <v>142779106</v>
+        <v>169968405</v>
       </c>
       <c r="U17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="V17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="W17" s="25">
         <f t="shared" si="0"/>
-        <v>16062131853</v>
+        <v>19473829721</v>
       </c>
       <c r="X17" s="25">
         <f t="shared" si="0"/>
-        <v>890403776</v>
+        <v>1069437988</v>
       </c>
       <c r="Y17" s="25">
         <f t="shared" si="0"/>
-        <v>265163308</v>
+        <v>313289106</v>
       </c>
       <c r="Z17" s="25">
         <f t="shared" si="0"/>
-        <v>36309</v>
+        <v>44837</v>
       </c>
       <c r="AA17" s="25">
         <f t="shared" si="0"/>
-        <v>39186</v>
+        <v>45934</v>
       </c>
       <c r="AB17" s="25">
         <f t="shared" si="0"/>
-        <v>90242994</v>
+        <v>112252597</v>
       </c>
       <c r="AC17" s="25">
         <f t="shared" si="0"/>
-        <v>112170</v>
+        <v>129545</v>
       </c>
       <c r="AD17" s="26">
         <f t="shared" si="0"/>
-        <v>10899561</v>
+        <v>13068058</v>
       </c>
       <c r="AE17" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AF17" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AG17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AH17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AI17" s="25">
         <f t="shared" si="0"/>
-        <v>406922495</v>
+        <v>485054340</v>
       </c>
       <c r="AJ17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AK17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL17" s="25">
         <f t="shared" si="0"/>
-        <v>19429046907</v>
+        <v>23600215744</v>
       </c>
       <c r="AM17" s="25">
         <f t="shared" si="0"/>
-        <v>1020754440</v>
+        <v>1227768500</v>
       </c>
       <c r="AN17" s="25">
         <f t="shared" si="0"/>
-        <v>303214930</v>
+        <v>358810999</v>
       </c>
       <c r="AO17" s="25">
         <f t="shared" si="0"/>
-        <v>43982</v>
+        <v>54573</v>
       </c>
       <c r="AP17" s="25">
         <f t="shared" si="0"/>
-        <v>86503</v>
+        <v>94899</v>
       </c>
       <c r="AQ17" s="25">
         <f t="shared" si="0"/>
-        <v>1199175608</v>
+        <v>1458081213</v>
       </c>
       <c r="AR17" s="25">
         <f t="shared" si="0"/>
-        <v>27068919</v>
+        <v>30861692</v>
       </c>
       <c r="AS17" s="26">
         <f t="shared" si="0"/>
-        <v>110236922</v>
+        <v>129073988</v>
       </c>
       <c r="AT17" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AU17" s="26">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="AV17" s="25">
         <f t="shared" si="0"/>
-        <v>5034742448</v>
+        <v>6137949762</v>
       </c>
       <c r="AW17" s="25">
         <f t="shared" si="0"/>
-        <v>17461808263</v>
+        <v>21152066191</v>
       </c>
       <c r="AX17" s="27">
         <f t="shared" si="0"/>
-        <v>22496550711</v>
+        <v>27290015953</v>
       </c>
     </row>
     <row r="18" spans="1:50">
       <c r="C18" s="49"/>
       <c r="D18" s="49"/>
       <c r="E18" s="49"/>
       <c r="F18" s="49"/>
       <c r="G18" s="49"/>
       <c r="H18" s="49"/>
       <c r="I18" s="49"/>
       <c r="J18" s="49"/>
       <c r="K18" s="49"/>
       <c r="L18" s="49"/>
       <c r="M18" s="49"/>
       <c r="N18" s="49"/>
       <c r="O18" s="49"/>
       <c r="P18" s="49"/>
       <c r="Q18" s="49"/>
     </row>
     <row r="19" spans="1:50">
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
@@ -8428,66 +8524,66 @@
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>AX12</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet7">
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="E16" sqref="E16"/>
       <selection pane="topRight" activeCell="E16" sqref="E16"/>
       <selection pane="bottomLeft" activeCell="E16" sqref="E16"/>
-      <selection pane="bottomRight" activeCell="K14" sqref="K14"/>
+      <selection pane="bottomRight" activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.25" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="3" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.375" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.375" style="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.25" style="20" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="14.625" style="20" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="15.75" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.375" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="15.75" style="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="13.25" style="20" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="23" width="15.75" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="16384" width="9.25" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="57.75" customHeight="1">
       <c r="A1" s="83" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="84"/>
       <c r="C1" s="84"/>
       <c r="D1" s="84"/>
       <c r="E1" s="84"/>
       <c r="F1" s="84"/>
       <c r="G1" s="84"/>
       <c r="H1" s="84"/>
@@ -8994,71 +9090,113 @@
         <v>234082318.39477199</v>
       </c>
       <c r="S9" s="22">
         <v>8524195331.9343882</v>
       </c>
       <c r="T9" s="22">
         <v>77147193.377528012</v>
       </c>
       <c r="U9" s="48">
         <v>14143407455.411098</v>
       </c>
       <c r="V9" s="48">
         <v>22260334359.43784</v>
       </c>
       <c r="W9" s="24">
         <v>36403741814.84893</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="26.45" customHeight="1">
       <c r="A10" s="21">
         <v>6</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="C10" s="22"/>
-[...19 lines deleted...]
-      <c r="W10" s="24"/>
+      <c r="C10" s="22">
+        <v>0</v>
+      </c>
+      <c r="D10" s="22">
+        <v>24338962.164157998</v>
+      </c>
+      <c r="E10" s="22">
+        <v>7624826742.9133415</v>
+      </c>
+      <c r="F10" s="22">
+        <v>93477376.804565996</v>
+      </c>
+      <c r="G10" s="22">
+        <v>9476024836.2618313</v>
+      </c>
+      <c r="H10" s="23">
+        <v>76927739.951417997</v>
+      </c>
+      <c r="I10" s="22">
+        <v>0</v>
+      </c>
+      <c r="J10" s="22">
+        <v>13427497.663488001</v>
+      </c>
+      <c r="K10" s="22">
+        <v>25035398631.480366</v>
+      </c>
+      <c r="L10" s="22">
+        <v>185604236.39336097</v>
+      </c>
+      <c r="M10" s="22">
+        <v>1378386043.1884358</v>
+      </c>
+      <c r="N10" s="22">
+        <v>14220885.948316999</v>
+      </c>
+      <c r="O10" s="22">
+        <v>0</v>
+      </c>
+      <c r="P10" s="22">
+        <v>37766459.827646002</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>32660225374.393711</v>
+      </c>
+      <c r="R10" s="22">
+        <v>279081613.197927</v>
+      </c>
+      <c r="S10" s="22">
+        <v>10854410879.450264</v>
+      </c>
+      <c r="T10" s="22">
+        <v>91148625.899734989</v>
+      </c>
+      <c r="U10" s="48">
+        <v>17295595658.095314</v>
+      </c>
+      <c r="V10" s="48">
+        <v>26627037294.673969</v>
+      </c>
+      <c r="W10" s="24">
+        <v>43922632952.769287</v>
+      </c>
     </row>
     <row r="11" spans="1:23" ht="26.45" customHeight="1">
       <c r="A11" s="21">
         <v>7</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="22"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="23"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="22"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
@@ -9201,127 +9339,127 @@
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="22"/>
       <c r="O16" s="22"/>
       <c r="P16" s="22"/>
       <c r="Q16" s="22"/>
       <c r="R16" s="22"/>
       <c r="S16" s="22"/>
       <c r="T16" s="23"/>
       <c r="U16" s="48"/>
       <c r="V16" s="48"/>
       <c r="W16" s="24"/>
     </row>
     <row r="17" spans="1:23" ht="27" customHeight="1" thickBot="1">
       <c r="A17" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="68"/>
       <c r="C17" s="25">
         <f>SUM(C5:C16)</f>
         <v>0</v>
       </c>
       <c r="D17" s="25">
         <f t="shared" ref="D17:W17" si="0">SUM(D5:D16)</f>
-        <v>111749988.54127301</v>
+        <v>136088950.70543101</v>
       </c>
       <c r="E17" s="25">
         <f t="shared" si="0"/>
-        <v>27812019240.005054</v>
+        <v>35436845982.918396</v>
       </c>
       <c r="F17" s="25">
         <f t="shared" si="0"/>
-        <v>379819537.749906</v>
+        <v>473296914.55447197</v>
       </c>
       <c r="G17" s="25">
         <f t="shared" si="0"/>
-        <v>30887387319.78759</v>
+        <v>40363412156.049423</v>
       </c>
       <c r="H17" s="26">
         <f t="shared" si="0"/>
-        <v>253826563.67326701</v>
+        <v>330754303.62468499</v>
       </c>
       <c r="I17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="25">
         <f t="shared" si="0"/>
-        <v>62803077.503988996</v>
+        <v>76230575.167476997</v>
       </c>
       <c r="K17" s="25">
         <f t="shared" si="0"/>
-        <v>97224047554.874939</v>
+        <v>122259446186.3553</v>
       </c>
       <c r="L17" s="25">
         <f t="shared" si="0"/>
-        <v>744854353.59508991</v>
+        <v>930458589.98845088</v>
       </c>
       <c r="M17" s="25">
         <f t="shared" si="0"/>
-        <v>3814501150.6760612</v>
+        <v>5192887193.8644972</v>
       </c>
       <c r="N17" s="26">
         <f t="shared" si="0"/>
-        <v>63086150.776351005</v>
+        <v>77307036.724667996</v>
       </c>
       <c r="O17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P17" s="25">
         <f t="shared" si="0"/>
-        <v>174553066.04526201</v>
+        <v>212319525.872908</v>
       </c>
       <c r="Q17" s="25">
         <f t="shared" si="0"/>
-        <v>125036066794.87997</v>
+        <v>157696292169.27368</v>
       </c>
       <c r="R17" s="25">
         <f t="shared" si="0"/>
-        <v>1124673891.344996</v>
+        <v>1403755504.542923</v>
       </c>
       <c r="S17" s="25">
         <f t="shared" si="0"/>
-        <v>34701888470.463646</v>
+        <v>45556299349.91391</v>
       </c>
       <c r="T17" s="26">
         <f t="shared" si="0"/>
-        <v>316912714.44961804</v>
+        <v>408061340.34935302</v>
       </c>
       <c r="U17" s="25">
         <f t="shared" si="0"/>
-        <v>59444802649.757095</v>
+        <v>76740398307.852417</v>
       </c>
       <c r="V17" s="25">
         <f t="shared" si="0"/>
-        <v>101909292287.42641</v>
+        <v>128536329582.10037</v>
       </c>
       <c r="W17" s="27">
         <f t="shared" si="0"/>
-        <v>161354094937.1835</v>
+        <v>205276727889.95279</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="C18" s="49"/>
       <c r="D18" s="49"/>
       <c r="E18" s="49"/>
       <c r="F18" s="49"/>
       <c r="G18" s="49"/>
       <c r="H18" s="49"/>
     </row>
     <row r="19" spans="1:23">
       <c r="C19" s="30"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="30"/>
       <c r="H19" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="U2:W2"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="V3:V4"/>
     <mergeCell ref="W3:W4"/>
@@ -9522,51 +9660,51 @@
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>W8</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet8">
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="C20" sqref="C20"/>
+      <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="17.625" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="44.375" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="20" customWidth="1"/>
     <col min="4" max="4" width="14.375" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.25" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.125" style="20"/>
     <col min="7" max="7" width="12.25" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.125" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="69.75" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="95" t="s">
         <v>86</v>
       </c>
       <c r="D1" s="95"/>
       <c r="E1" s="96"/>
     </row>
@@ -9678,53 +9816,59 @@
     <row r="9" spans="1:7" ht="18.75">
       <c r="A9" s="33">
         <v>5</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C9" s="35">
         <v>1359339</v>
       </c>
       <c r="D9" s="35">
         <v>7809725</v>
       </c>
       <c r="E9" s="36">
         <v>9169064</v>
       </c>
       <c r="G9" s="43"/>
     </row>
     <row r="10" spans="1:7" ht="18.75">
       <c r="A10" s="33">
         <v>6</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="C10" s="35"/>
-[...1 lines deleted...]
-      <c r="E10" s="36"/>
+      <c r="C10" s="35">
+        <v>1356864</v>
+      </c>
+      <c r="D10" s="35">
+        <v>7718302</v>
+      </c>
+      <c r="E10" s="36">
+        <v>9075166</v>
+      </c>
       <c r="G10" s="43"/>
     </row>
     <row r="11" spans="1:7" ht="18.75">
       <c r="A11" s="33">
         <v>7</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="35"/>
       <c r="D11" s="35"/>
       <c r="E11" s="36"/>
       <c r="G11" s="43"/>
     </row>
     <row r="12" spans="1:7" ht="18.75">
       <c r="A12" s="33">
         <v>8</v>
       </c>
       <c r="B12" s="51" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="35"/>
       <c r="D12" s="35"/>
       <c r="E12" s="36"/>
     </row>
@@ -9905,51 +10049,51 @@
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="dataBar" id="{95416AC0-9FFD-4514-8A1D-023B76941F2B}">
             <x14:dataBar minLength="0" maxLength="100">
               <x14:cfvo type="autoMin"/>
               <x14:cfvo type="autoMax"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>C5:E5</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet24">
     <tabColor theme="4" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:E16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="I21" sqref="I21"/>
+      <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="3.375" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="44.125" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.125" style="20" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="31.25" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="32.125" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.125" style="20"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="77.25" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="42"/>
       <c r="C1" s="42"/>
       <c r="D1" s="95" t="s">
         <v>85</v>
       </c>
       <c r="E1" s="96"/>
     </row>
     <row r="2" spans="1:5" ht="26.25" hidden="1" customHeight="1">
       <c r="A2" s="99" t="s">
@@ -10041,52 +10185,56 @@
       </c>
     </row>
     <row r="9" spans="1:5" ht="18.75">
       <c r="A9" s="33">
         <v>5</v>
       </c>
       <c r="B9" s="51" t="s">
         <v>74</v>
       </c>
       <c r="C9" s="34"/>
       <c r="D9" s="35">
         <v>154</v>
       </c>
       <c r="E9" s="36">
         <v>149059</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="18.75">
       <c r="A10" s="33">
         <v>6</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="34"/>
-      <c r="D10" s="35"/>
-      <c r="E10" s="36"/>
+      <c r="D10" s="35">
+        <v>153</v>
+      </c>
+      <c r="E10" s="36">
+        <v>147709</v>
+      </c>
     </row>
     <row r="11" spans="1:5" ht="18.75">
       <c r="A11" s="33">
         <v>7</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="34"/>
       <c r="D11" s="35"/>
       <c r="E11" s="36"/>
     </row>
     <row r="12" spans="1:5" ht="18.75">
       <c r="A12" s="33">
         <v>8</v>
       </c>
       <c r="B12" s="51" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="34"/>
       <c r="D12" s="54"/>
       <c r="E12" s="55"/>
     </row>
     <row r="13" spans="1:5" ht="18.75">
       <c r="A13" s="33">
@@ -10344,51 +10492,51 @@
               <x14:cfvo type="autoMax"/>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>D5:E5</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet9">
     <tabColor theme="3" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:CR64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C11" sqref="C11"/>
       <selection pane="topRight" activeCell="C11" sqref="C11"/>
       <selection pane="bottomLeft" activeCell="C11" sqref="C11"/>
-      <selection pane="bottomRight" activeCell="K14" sqref="K14"/>
+      <selection pane="bottomRight" activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.375" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="3" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.25" style="20" customWidth="1"/>
     <col min="4" max="4" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.25" style="20" customWidth="1"/>
     <col min="6" max="6" width="18.375" style="20" customWidth="1"/>
     <col min="7" max="7" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.25" style="20" customWidth="1"/>
     <col min="9" max="9" width="17.625" style="20" customWidth="1"/>
     <col min="10" max="10" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.25" style="20" customWidth="1"/>
     <col min="12" max="12" width="16.875" style="20" customWidth="1"/>
     <col min="13" max="13" width="11.875" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="19" style="20" customWidth="1"/>
     <col min="15" max="15" width="17.125" style="20" customWidth="1"/>
     <col min="16" max="16" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="18.875" style="20" customWidth="1"/>
     <col min="18" max="18" width="17.25" style="20" customWidth="1"/>
     <col min="19" max="19" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="18.625" style="20" customWidth="1"/>
     <col min="21" max="21" width="17" style="20" customWidth="1"/>
@@ -12551,144 +12699,332 @@
         <v>87615898</v>
       </c>
       <c r="CN9" s="23">
         <v>126533</v>
       </c>
       <c r="CO9" s="22">
         <v>2</v>
       </c>
       <c r="CP9" s="22">
         <v>56574850</v>
       </c>
       <c r="CQ9" s="23">
         <v>689656</v>
       </c>
       <c r="CR9" s="24">
         <v>4581658264</v>
       </c>
     </row>
     <row r="10" spans="1:96" ht="26.45" customHeight="1">
       <c r="A10" s="21">
         <v>6</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="C10" s="22"/>
-[...92 lines deleted...]
-      <c r="CR10" s="24"/>
+      <c r="C10" s="22">
+        <v>50942546</v>
+      </c>
+      <c r="D10" s="22">
+        <v>794924799</v>
+      </c>
+      <c r="E10" s="23">
+        <v>257339969</v>
+      </c>
+      <c r="F10" s="22">
+        <v>0</v>
+      </c>
+      <c r="G10" s="22">
+        <v>209940194</v>
+      </c>
+      <c r="H10" s="23">
+        <v>1565586</v>
+      </c>
+      <c r="I10" s="22">
+        <v>0</v>
+      </c>
+      <c r="J10" s="22">
+        <v>177451188</v>
+      </c>
+      <c r="K10" s="23">
+        <v>632790</v>
+      </c>
+      <c r="L10" s="22">
+        <v>0</v>
+      </c>
+      <c r="M10" s="22">
+        <v>82004974</v>
+      </c>
+      <c r="N10" s="23">
+        <v>330013</v>
+      </c>
+      <c r="O10" s="22">
+        <v>0</v>
+      </c>
+      <c r="P10" s="22">
+        <v>258198214</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>2468593</v>
+      </c>
+      <c r="R10" s="22">
+        <v>766</v>
+      </c>
+      <c r="S10" s="22">
+        <v>150757929</v>
+      </c>
+      <c r="T10" s="23">
+        <v>708180</v>
+      </c>
+      <c r="U10" s="22">
+        <v>0</v>
+      </c>
+      <c r="V10" s="22">
+        <v>28132273</v>
+      </c>
+      <c r="W10" s="23">
+        <v>59903</v>
+      </c>
+      <c r="X10" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>54618834</v>
+      </c>
+      <c r="Z10" s="23">
+        <v>252656</v>
+      </c>
+      <c r="AA10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="22">
+        <v>42899596</v>
+      </c>
+      <c r="AC10" s="23">
+        <v>87944</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="22">
+        <v>32436223</v>
+      </c>
+      <c r="AF10" s="23">
+        <v>104934</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>17124</v>
+      </c>
+      <c r="AH10" s="22">
+        <v>381914844</v>
+      </c>
+      <c r="AI10" s="23">
+        <v>3293222</v>
+      </c>
+      <c r="AJ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="22">
+        <v>44920847</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>110220</v>
+      </c>
+      <c r="AM10" s="22">
+        <v>205</v>
+      </c>
+      <c r="AN10" s="22">
+        <v>243035228</v>
+      </c>
+      <c r="AO10" s="23">
+        <v>723657</v>
+      </c>
+      <c r="AP10" s="22">
+        <v>23321</v>
+      </c>
+      <c r="AQ10" s="22">
+        <v>52953957</v>
+      </c>
+      <c r="AR10" s="23">
+        <v>591850</v>
+      </c>
+      <c r="AS10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="22">
+        <v>36175875</v>
+      </c>
+      <c r="AU10" s="23">
+        <v>171946</v>
+      </c>
+      <c r="AV10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="22">
+        <v>141148408</v>
+      </c>
+      <c r="AX10" s="23">
+        <v>102512</v>
+      </c>
+      <c r="AY10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="22">
+        <v>315255779</v>
+      </c>
+      <c r="BA10" s="23">
+        <v>3121831</v>
+      </c>
+      <c r="BB10" s="22">
+        <v>73</v>
+      </c>
+      <c r="BC10" s="22">
+        <v>69161988</v>
+      </c>
+      <c r="BD10" s="23">
+        <v>693130</v>
+      </c>
+      <c r="BE10" s="22">
+        <v>37374</v>
+      </c>
+      <c r="BF10" s="22">
+        <v>73506475</v>
+      </c>
+      <c r="BG10" s="23">
+        <v>2115892</v>
+      </c>
+      <c r="BH10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="22">
+        <v>85867127</v>
+      </c>
+      <c r="BJ10" s="23">
+        <v>180208</v>
+      </c>
+      <c r="BK10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="22">
+        <v>147655286</v>
+      </c>
+      <c r="BM10" s="23">
+        <v>371380</v>
+      </c>
+      <c r="BN10" s="22">
+        <v>56</v>
+      </c>
+      <c r="BO10" s="22">
+        <v>97483708</v>
+      </c>
+      <c r="BP10" s="23">
+        <v>259098</v>
+      </c>
+      <c r="BQ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="22">
+        <v>38229219</v>
+      </c>
+      <c r="BS10" s="23">
+        <v>150273</v>
+      </c>
+      <c r="BT10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="22">
+        <v>100199487</v>
+      </c>
+      <c r="BV10" s="23">
+        <v>437031</v>
+      </c>
+      <c r="BW10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX10" s="22">
+        <v>171439584</v>
+      </c>
+      <c r="BY10" s="23">
+        <v>880661</v>
+      </c>
+      <c r="BZ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="22">
+        <v>84491267</v>
+      </c>
+      <c r="CB10" s="23">
+        <v>212603</v>
+      </c>
+      <c r="CC10" s="22">
+        <v>124</v>
+      </c>
+      <c r="CD10" s="22">
+        <v>204014215</v>
+      </c>
+      <c r="CE10" s="22">
+        <v>1403864</v>
+      </c>
+      <c r="CF10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG10" s="22">
+        <v>67670949</v>
+      </c>
+      <c r="CH10" s="23">
+        <v>280099</v>
+      </c>
+      <c r="CI10" s="22">
+        <v>27110223</v>
+      </c>
+      <c r="CJ10" s="22">
+        <v>96302612</v>
+      </c>
+      <c r="CK10" s="23">
+        <v>1925439</v>
+      </c>
+      <c r="CL10" s="22">
+        <v>29</v>
+      </c>
+      <c r="CM10" s="22">
+        <v>90494179</v>
+      </c>
+      <c r="CN10" s="23">
+        <v>138006</v>
+      </c>
+      <c r="CO10" s="22">
+        <v>4</v>
+      </c>
+      <c r="CP10" s="22">
+        <v>60512695</v>
+      </c>
+      <c r="CQ10" s="23">
+        <v>821954</v>
+      </c>
+      <c r="CR10" s="24">
+        <v>4793465242</v>
+      </c>
     </row>
     <row r="11" spans="1:96" ht="26.45" customHeight="1">
       <c r="A11" s="21">
         <v>7</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="23"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="23"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="23"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="23"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
@@ -13265,423 +13601,423 @@
       <c r="CB16" s="23"/>
       <c r="CC16" s="22"/>
       <c r="CD16" s="22"/>
       <c r="CE16" s="23"/>
       <c r="CF16" s="22"/>
       <c r="CG16" s="22"/>
       <c r="CH16" s="23"/>
       <c r="CI16" s="22"/>
       <c r="CJ16" s="22"/>
       <c r="CK16" s="23"/>
       <c r="CL16" s="22"/>
       <c r="CM16" s="22"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="22"/>
       <c r="CP16" s="22"/>
       <c r="CQ16" s="23"/>
       <c r="CR16" s="24"/>
     </row>
     <row r="17" spans="1:96" ht="27" customHeight="1" thickBot="1">
       <c r="A17" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="68"/>
       <c r="C17" s="25">
         <f>SUM(C5:C16)</f>
-        <v>264143389</v>
+        <v>315085935</v>
       </c>
       <c r="D17" s="25">
         <f t="shared" ref="D17:BO17" si="0">SUM(D5:D16)</f>
-        <v>3535372330</v>
+        <v>4330297129</v>
       </c>
       <c r="E17" s="26">
         <f t="shared" si="0"/>
-        <v>1235226729</v>
+        <v>1492566698</v>
       </c>
       <c r="F17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="25">
         <f t="shared" si="0"/>
-        <v>981262361</v>
+        <v>1191202555</v>
       </c>
       <c r="H17" s="26">
         <f t="shared" si="0"/>
-        <v>5718618</v>
+        <v>7284204</v>
       </c>
       <c r="I17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="25">
         <f t="shared" si="0"/>
-        <v>848751096</v>
+        <v>1026202284</v>
       </c>
       <c r="K17" s="26">
         <f t="shared" si="0"/>
-        <v>2468056</v>
+        <v>3100846</v>
       </c>
       <c r="L17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M17" s="25">
         <f t="shared" si="0"/>
-        <v>379845322</v>
+        <v>461850296</v>
       </c>
       <c r="N17" s="26">
         <f t="shared" si="0"/>
-        <v>2290981</v>
+        <v>2620994</v>
       </c>
       <c r="O17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P17" s="25">
         <f t="shared" si="0"/>
-        <v>1197611167</v>
+        <v>1455809381</v>
       </c>
       <c r="Q17" s="26">
         <f t="shared" si="0"/>
-        <v>9818036</v>
+        <v>12286629</v>
       </c>
       <c r="R17" s="25">
         <f t="shared" si="0"/>
-        <v>2637</v>
+        <v>3403</v>
       </c>
       <c r="S17" s="25">
         <f t="shared" si="0"/>
-        <v>692544212</v>
+        <v>843302141</v>
       </c>
       <c r="T17" s="26">
         <f t="shared" si="0"/>
-        <v>2478218</v>
+        <v>3186398</v>
       </c>
       <c r="U17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="V17" s="25">
         <f t="shared" si="0"/>
-        <v>140199847</v>
+        <v>168332120</v>
       </c>
       <c r="W17" s="26">
         <f t="shared" si="0"/>
-        <v>184807</v>
+        <v>244710</v>
       </c>
       <c r="X17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y17" s="25">
         <f t="shared" si="0"/>
-        <v>280017074</v>
+        <v>334635908</v>
       </c>
       <c r="Z17" s="26">
         <f t="shared" si="0"/>
-        <v>1041678</v>
+        <v>1294334</v>
       </c>
       <c r="AA17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AB17" s="25">
         <f t="shared" si="0"/>
-        <v>200146216</v>
+        <v>243045812</v>
       </c>
       <c r="AC17" s="26">
         <f t="shared" si="0"/>
-        <v>501579</v>
+        <v>589523</v>
       </c>
       <c r="AD17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE17" s="25">
         <f t="shared" si="0"/>
-        <v>153084916</v>
+        <v>185521139</v>
       </c>
       <c r="AF17" s="26">
         <f t="shared" si="0"/>
-        <v>448071</v>
+        <v>553005</v>
       </c>
       <c r="AG17" s="25">
         <f t="shared" si="0"/>
-        <v>72116</v>
+        <v>89240</v>
       </c>
       <c r="AH17" s="25">
         <f t="shared" si="0"/>
-        <v>1757383577</v>
+        <v>2139298421</v>
       </c>
       <c r="AI17" s="26">
         <f t="shared" si="0"/>
-        <v>14078107</v>
+        <v>17371329</v>
       </c>
       <c r="AJ17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AK17" s="25">
         <f t="shared" si="0"/>
-        <v>208078287</v>
+        <v>252999134</v>
       </c>
       <c r="AL17" s="26">
         <f t="shared" si="0"/>
-        <v>529589</v>
+        <v>639809</v>
       </c>
       <c r="AM17" s="25">
         <f t="shared" si="0"/>
-        <v>1069</v>
+        <v>1274</v>
       </c>
       <c r="AN17" s="25">
         <f t="shared" si="0"/>
-        <v>1213883122</v>
+        <v>1456918350</v>
       </c>
       <c r="AO17" s="26">
         <f t="shared" si="0"/>
-        <v>2592417</v>
+        <v>3316074</v>
       </c>
       <c r="AP17" s="25">
         <f t="shared" si="0"/>
-        <v>193270</v>
+        <v>216591</v>
       </c>
       <c r="AQ17" s="25">
         <f t="shared" si="0"/>
-        <v>249219885</v>
+        <v>302173842</v>
       </c>
       <c r="AR17" s="26">
         <f t="shared" si="0"/>
-        <v>2135032</v>
+        <v>2726882</v>
       </c>
       <c r="AS17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AT17" s="25">
         <f t="shared" si="0"/>
-        <v>166858555</v>
+        <v>203034430</v>
       </c>
       <c r="AU17" s="26">
         <f t="shared" si="0"/>
-        <v>611686</v>
+        <v>783632</v>
       </c>
       <c r="AV17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AW17" s="25">
         <f t="shared" si="0"/>
-        <v>697327604</v>
+        <v>838476012</v>
       </c>
       <c r="AX17" s="26">
         <f t="shared" si="0"/>
-        <v>317102</v>
+        <v>419614</v>
       </c>
       <c r="AY17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AZ17" s="25">
         <f t="shared" si="0"/>
-        <v>1473388168</v>
+        <v>1788643947</v>
       </c>
       <c r="BA17" s="26">
         <f t="shared" si="0"/>
-        <v>11854783</v>
+        <v>14976614</v>
       </c>
       <c r="BB17" s="25">
         <f t="shared" si="0"/>
-        <v>130</v>
+        <v>203</v>
       </c>
       <c r="BC17" s="25">
         <f t="shared" si="0"/>
-        <v>322800653</v>
+        <v>391962641</v>
       </c>
       <c r="BD17" s="26">
         <f t="shared" si="0"/>
-        <v>4147334</v>
+        <v>4840464</v>
       </c>
       <c r="BE17" s="25">
         <f t="shared" si="0"/>
-        <v>211812</v>
+        <v>249186</v>
       </c>
       <c r="BF17" s="25">
         <f t="shared" si="0"/>
-        <v>338224490</v>
+        <v>411730965</v>
       </c>
       <c r="BG17" s="26">
         <f t="shared" si="0"/>
-        <v>9204594</v>
+        <v>11320486</v>
       </c>
       <c r="BH17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="BI17" s="25">
         <f t="shared" si="0"/>
-        <v>415428782</v>
+        <v>501295909</v>
       </c>
       <c r="BJ17" s="26">
         <f t="shared" si="0"/>
-        <v>709071</v>
+        <v>889279</v>
       </c>
       <c r="BK17" s="25">
         <f t="shared" si="0"/>
         <v>2</v>
       </c>
       <c r="BL17" s="25">
         <f t="shared" si="0"/>
-        <v>709850163</v>
+        <v>857505449</v>
       </c>
       <c r="BM17" s="26">
         <f t="shared" si="0"/>
-        <v>1835936</v>
+        <v>2207316</v>
       </c>
       <c r="BN17" s="25">
         <f t="shared" si="0"/>
-        <v>161</v>
+        <v>217</v>
       </c>
       <c r="BO17" s="25">
         <f t="shared" si="0"/>
-        <v>463998134</v>
+        <v>561481842</v>
       </c>
       <c r="BP17" s="26">
         <f t="shared" ref="BP17:CR17" si="1">SUM(BP5:BP16)</f>
-        <v>940377</v>
+        <v>1199475</v>
       </c>
       <c r="BQ17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BR17" s="25">
         <f t="shared" si="1"/>
-        <v>185683515</v>
+        <v>223912734</v>
       </c>
       <c r="BS17" s="26">
         <f t="shared" si="1"/>
-        <v>516528</v>
+        <v>666801</v>
       </c>
       <c r="BT17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BU17" s="25">
         <f t="shared" si="1"/>
-        <v>477541444</v>
+        <v>577740931</v>
       </c>
       <c r="BV17" s="26">
         <f t="shared" si="1"/>
-        <v>2163045</v>
+        <v>2600076</v>
       </c>
       <c r="BW17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BX17" s="25">
         <f t="shared" si="1"/>
-        <v>797378542</v>
+        <v>968818126</v>
       </c>
       <c r="BY17" s="26">
         <f t="shared" si="1"/>
-        <v>4577502</v>
+        <v>5458163</v>
       </c>
       <c r="BZ17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="CA17" s="25">
         <f t="shared" si="1"/>
-        <v>397001097</v>
+        <v>481492364</v>
       </c>
       <c r="CB17" s="26">
         <f t="shared" si="1"/>
-        <v>744910</v>
+        <v>957513</v>
       </c>
       <c r="CC17" s="25">
         <f t="shared" si="1"/>
-        <v>653</v>
+        <v>777</v>
       </c>
       <c r="CD17" s="25">
         <f t="shared" si="1"/>
-        <v>965834975</v>
+        <v>1169849190</v>
       </c>
       <c r="CE17" s="26">
         <f t="shared" si="1"/>
-        <v>4313642</v>
+        <v>5717506</v>
       </c>
       <c r="CF17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="CG17" s="25">
         <f t="shared" si="1"/>
-        <v>323645437</v>
+        <v>391316386</v>
       </c>
       <c r="CH17" s="26">
         <f t="shared" si="1"/>
-        <v>961520</v>
+        <v>1241619</v>
       </c>
       <c r="CI17" s="25">
         <f t="shared" si="1"/>
-        <v>142297048</v>
+        <v>169407271</v>
       </c>
       <c r="CJ17" s="25">
         <f t="shared" si="1"/>
-        <v>473472188</v>
+        <v>569774800</v>
       </c>
       <c r="CK17" s="26">
         <f t="shared" si="1"/>
-        <v>10407874</v>
+        <v>12333313</v>
       </c>
       <c r="CL17" s="25">
         <f t="shared" si="1"/>
-        <v>199</v>
+        <v>228</v>
       </c>
       <c r="CM17" s="25">
         <f t="shared" si="1"/>
-        <v>421397111</v>
+        <v>511891290</v>
       </c>
       <c r="CN17" s="26">
         <f t="shared" si="1"/>
-        <v>637860</v>
+        <v>775866</v>
       </c>
       <c r="CO17" s="25">
         <f t="shared" si="1"/>
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="CP17" s="25">
         <f t="shared" si="1"/>
-        <v>285916492</v>
+        <v>346429187</v>
       </c>
       <c r="CQ17" s="26">
         <f t="shared" si="1"/>
-        <v>3025772</v>
+        <v>3847726</v>
       </c>
       <c r="CR17" s="27">
         <f t="shared" si="1"/>
-        <v>22496550711</v>
+        <v>27290015953</v>
       </c>
     </row>
     <row r="18" spans="1:96" s="28" customFormat="1">
       <c r="C18" s="29">
         <v>8</v>
       </c>
       <c r="F18" s="28">
         <v>1</v>
       </c>
       <c r="I18" s="28">
         <v>2</v>
       </c>
       <c r="L18" s="28">
         <v>3</v>
       </c>
       <c r="O18" s="28">
         <v>4</v>
       </c>
       <c r="R18" s="28">
         <v>5</v>
       </c>
       <c r="U18" s="28">
         <v>6</v>
       </c>
       <c r="X18" s="28">
@@ -14589,171 +14925,171 @@
       </c>
       <c r="CC25" s="29">
         <f t="shared" ref="CC25" si="28">CC9</f>
         <v>90</v>
       </c>
       <c r="CF25" s="29">
         <f t="shared" ref="CF25" si="29">CF9</f>
         <v>0</v>
       </c>
       <c r="CI25" s="29">
         <f t="shared" ref="CI25" si="30">CI9</f>
         <v>27161571</v>
       </c>
       <c r="CL25" s="29">
         <f t="shared" ref="CL25" si="31">CL9</f>
         <v>26</v>
       </c>
       <c r="CO25" s="29">
         <f t="shared" ref="CO25" si="32">CO9</f>
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:96" s="28" customFormat="1">
       <c r="C26" s="29">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>50942546</v>
       </c>
       <c r="F26" s="29">
         <f t="shared" ref="F26" si="33">F10</f>
         <v>0</v>
       </c>
       <c r="I26" s="29">
         <f t="shared" ref="I26" si="34">I10</f>
         <v>0</v>
       </c>
       <c r="L26" s="29">
         <f t="shared" ref="L26" si="35">L10</f>
         <v>0</v>
       </c>
       <c r="O26" s="29">
         <f t="shared" ref="O26" si="36">O10</f>
         <v>0</v>
       </c>
       <c r="R26" s="29">
         <f t="shared" ref="R26" si="37">R10</f>
-        <v>0</v>
+        <v>766</v>
       </c>
       <c r="U26" s="29">
         <f t="shared" ref="U26" si="38">U10</f>
         <v>0</v>
       </c>
       <c r="X26" s="29">
         <f t="shared" ref="X26" si="39">X10</f>
         <v>0</v>
       </c>
       <c r="AA26" s="29">
         <f t="shared" ref="AA26" si="40">AA10</f>
         <v>0</v>
       </c>
       <c r="AD26" s="29">
         <f t="shared" ref="AD26" si="41">AD10</f>
         <v>0</v>
       </c>
       <c r="AG26" s="29">
         <f t="shared" ref="AG26" si="42">AG10</f>
-        <v>0</v>
+        <v>17124</v>
       </c>
       <c r="AJ26" s="29">
         <f t="shared" ref="AJ26" si="43">AJ10</f>
         <v>0</v>
       </c>
       <c r="AM26" s="29">
         <f t="shared" ref="AM26" si="44">AM10</f>
-        <v>0</v>
+        <v>205</v>
       </c>
       <c r="AP26" s="29">
         <f t="shared" ref="AP26" si="45">AP10</f>
-        <v>0</v>
+        <v>23321</v>
       </c>
       <c r="AS26" s="29">
         <f t="shared" ref="AS26" si="46">AS10</f>
         <v>0</v>
       </c>
       <c r="AV26" s="29">
         <f t="shared" ref="AV26" si="47">AV10</f>
         <v>0</v>
       </c>
       <c r="AY26" s="29">
         <f t="shared" ref="AY26" si="48">AY10</f>
         <v>0</v>
       </c>
       <c r="BB26" s="29">
         <f t="shared" ref="BB26" si="49">BB10</f>
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="BE26" s="29">
         <f t="shared" ref="BE26" si="50">BE10</f>
-        <v>0</v>
+        <v>37374</v>
       </c>
       <c r="BH26" s="29">
         <f t="shared" ref="BH26" si="51">BH10</f>
         <v>0</v>
       </c>
       <c r="BK26" s="29">
         <f t="shared" ref="BK26" si="52">BK10</f>
         <v>0</v>
       </c>
       <c r="BN26" s="29">
         <f t="shared" ref="BN26" si="53">BN10</f>
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="BQ26" s="29">
         <f t="shared" ref="BQ26" si="54">BQ10</f>
         <v>0</v>
       </c>
       <c r="BT26" s="29">
         <f t="shared" ref="BT26" si="55">BT10</f>
         <v>0</v>
       </c>
       <c r="BW26" s="29">
         <f t="shared" ref="BW26" si="56">BW10</f>
         <v>0</v>
       </c>
       <c r="BZ26" s="29">
         <f t="shared" ref="BZ26" si="57">BZ10</f>
         <v>0</v>
       </c>
       <c r="CC26" s="29">
         <f t="shared" ref="CC26" si="58">CC10</f>
-        <v>0</v>
+        <v>124</v>
       </c>
       <c r="CF26" s="29">
         <f t="shared" ref="CF26" si="59">CF10</f>
         <v>0</v>
       </c>
       <c r="CI26" s="29">
         <f t="shared" ref="CI26" si="60">CI10</f>
-        <v>0</v>
+        <v>27110223</v>
       </c>
       <c r="CL26" s="29">
         <f t="shared" ref="CL26" si="61">CL10</f>
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="CO26" s="29">
         <f t="shared" ref="CO26" si="62">CO10</f>
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:96" s="28" customFormat="1">
       <c r="C27" s="29">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F27" s="29">
         <f t="shared" ref="F27" si="63">F11</f>
         <v>0</v>
       </c>
       <c r="I27" s="29">
         <f t="shared" ref="I27" si="64">I11</f>
         <v>0</v>
       </c>
       <c r="L27" s="29">
         <f t="shared" ref="L27" si="65">L11</f>
         <v>0</v>
       </c>
       <c r="O27" s="29">
         <f t="shared" ref="O27" si="66">O11</f>
         <v>0</v>
       </c>
       <c r="R27" s="29">
         <f t="shared" ref="R27" si="67">R11</f>
@@ -16451,171 +16787,171 @@
       </c>
       <c r="CD40" s="29">
         <f t="shared" ref="CD40:CD47" si="269">CD9</f>
         <v>190759939</v>
       </c>
       <c r="CG40" s="29">
         <f t="shared" ref="CG40:CG47" si="270">CG9</f>
         <v>65551406</v>
       </c>
       <c r="CJ40" s="29">
         <f t="shared" ref="CJ40:CJ47" si="271">CJ9</f>
         <v>92647937</v>
       </c>
       <c r="CM40" s="29">
         <f t="shared" ref="CM40:CM47" si="272">CM9</f>
         <v>87615898</v>
       </c>
       <c r="CP40" s="29">
         <f t="shared" ref="CP40:CP47" si="273">CP9</f>
         <v>56574850</v>
       </c>
     </row>
     <row r="41" spans="3:95" s="28" customFormat="1">
       <c r="D41" s="29">
         <f t="shared" si="243"/>
-        <v>0</v>
+        <v>794924799</v>
       </c>
       <c r="G41" s="29">
         <f t="shared" si="244"/>
-        <v>0</v>
+        <v>209940194</v>
       </c>
       <c r="J41" s="29">
         <f t="shared" si="245"/>
-        <v>0</v>
+        <v>177451188</v>
       </c>
       <c r="M41" s="29">
         <f t="shared" si="246"/>
-        <v>0</v>
+        <v>82004974</v>
       </c>
       <c r="P41" s="29">
         <f t="shared" si="247"/>
-        <v>0</v>
+        <v>258198214</v>
       </c>
       <c r="S41" s="29">
         <f t="shared" si="248"/>
-        <v>0</v>
+        <v>150757929</v>
       </c>
       <c r="V41" s="29">
         <f t="shared" si="249"/>
-        <v>0</v>
+        <v>28132273</v>
       </c>
       <c r="Y41" s="29">
         <f t="shared" si="250"/>
-        <v>0</v>
+        <v>54618834</v>
       </c>
       <c r="AB41" s="29">
         <f t="shared" si="251"/>
-        <v>0</v>
+        <v>42899596</v>
       </c>
       <c r="AE41" s="29">
         <f t="shared" si="252"/>
-        <v>0</v>
+        <v>32436223</v>
       </c>
       <c r="AH41" s="29">
         <f t="shared" si="253"/>
-        <v>0</v>
+        <v>381914844</v>
       </c>
       <c r="AK41" s="29">
         <f t="shared" si="254"/>
-        <v>0</v>
+        <v>44920847</v>
       </c>
       <c r="AN41" s="29">
         <f t="shared" si="255"/>
-        <v>0</v>
+        <v>243035228</v>
       </c>
       <c r="AQ41" s="29">
         <f t="shared" si="256"/>
-        <v>0</v>
+        <v>52953957</v>
       </c>
       <c r="AT41" s="29">
         <f t="shared" si="257"/>
-        <v>0</v>
+        <v>36175875</v>
       </c>
       <c r="AW41" s="29">
         <f t="shared" si="258"/>
-        <v>0</v>
+        <v>141148408</v>
       </c>
       <c r="AZ41" s="29">
         <f t="shared" si="259"/>
-        <v>0</v>
+        <v>315255779</v>
       </c>
       <c r="BC41" s="29">
         <f t="shared" si="260"/>
-        <v>0</v>
+        <v>69161988</v>
       </c>
       <c r="BF41" s="29">
         <f t="shared" si="261"/>
-        <v>0</v>
+        <v>73506475</v>
       </c>
       <c r="BI41" s="29">
         <f t="shared" si="262"/>
-        <v>0</v>
+        <v>85867127</v>
       </c>
       <c r="BL41" s="29">
         <f t="shared" si="263"/>
-        <v>0</v>
+        <v>147655286</v>
       </c>
       <c r="BO41" s="29">
         <f t="shared" si="264"/>
-        <v>0</v>
+        <v>97483708</v>
       </c>
       <c r="BR41" s="29">
         <f t="shared" si="265"/>
-        <v>0</v>
+        <v>38229219</v>
       </c>
       <c r="BU41" s="29">
         <f t="shared" si="266"/>
-        <v>0</v>
+        <v>100199487</v>
       </c>
       <c r="BX41" s="29">
         <f t="shared" si="267"/>
-        <v>0</v>
+        <v>171439584</v>
       </c>
       <c r="CA41" s="29">
         <f t="shared" si="268"/>
-        <v>0</v>
+        <v>84491267</v>
       </c>
       <c r="CD41" s="29">
         <f t="shared" si="269"/>
-        <v>0</v>
+        <v>204014215</v>
       </c>
       <c r="CG41" s="29">
         <f t="shared" si="270"/>
-        <v>0</v>
+        <v>67670949</v>
       </c>
       <c r="CJ41" s="29">
         <f t="shared" si="271"/>
-        <v>0</v>
+        <v>96302612</v>
       </c>
       <c r="CM41" s="29">
         <f t="shared" si="272"/>
-        <v>0</v>
+        <v>90494179</v>
       </c>
       <c r="CP41" s="29">
         <f t="shared" si="273"/>
-        <v>0</v>
+        <v>60512695</v>
       </c>
     </row>
     <row r="42" spans="3:95" s="28" customFormat="1">
       <c r="D42" s="29">
         <f t="shared" si="243"/>
         <v>0</v>
       </c>
       <c r="G42" s="29">
         <f t="shared" si="244"/>
         <v>0</v>
       </c>
       <c r="J42" s="29">
         <f t="shared" si="245"/>
         <v>0</v>
       </c>
       <c r="M42" s="29">
         <f t="shared" si="246"/>
         <v>0</v>
       </c>
       <c r="P42" s="29">
         <f t="shared" si="247"/>
         <v>0</v>
       </c>
       <c r="S42" s="29">
         <f t="shared" si="248"/>
@@ -18310,171 +18646,171 @@
       </c>
       <c r="CE55" s="29">
         <f t="shared" ref="CE55:CE62" si="300">CE9</f>
         <v>973156</v>
       </c>
       <c r="CH55" s="29">
         <f t="shared" ref="CH55:CH62" si="301">CH9</f>
         <v>254106</v>
       </c>
       <c r="CK55" s="29">
         <f t="shared" ref="CK55:CK62" si="302">CK9</f>
         <v>1656157</v>
       </c>
       <c r="CN55" s="29">
         <f t="shared" ref="CN55:CN62" si="303">CN9</f>
         <v>126533</v>
       </c>
       <c r="CQ55" s="29">
         <f t="shared" ref="CQ55:CQ62" si="304">CQ9</f>
         <v>689656</v>
       </c>
     </row>
     <row r="56" spans="3:95" s="28" customFormat="1">
       <c r="E56" s="29">
         <f t="shared" si="274"/>
-        <v>0</v>
+        <v>257339969</v>
       </c>
       <c r="H56" s="29">
         <f t="shared" si="275"/>
-        <v>0</v>
+        <v>1565586</v>
       </c>
       <c r="K56" s="29">
         <f t="shared" si="276"/>
-        <v>0</v>
+        <v>632790</v>
       </c>
       <c r="N56" s="29">
         <f t="shared" si="277"/>
-        <v>0</v>
+        <v>330013</v>
       </c>
       <c r="Q56" s="29">
         <f t="shared" si="278"/>
-        <v>0</v>
+        <v>2468593</v>
       </c>
       <c r="T56" s="29">
         <f t="shared" si="279"/>
-        <v>0</v>
+        <v>708180</v>
       </c>
       <c r="W56" s="29">
         <f t="shared" si="280"/>
-        <v>0</v>
+        <v>59903</v>
       </c>
       <c r="Z56" s="29">
         <f t="shared" si="281"/>
-        <v>0</v>
+        <v>252656</v>
       </c>
       <c r="AC56" s="29">
         <f t="shared" si="282"/>
-        <v>0</v>
+        <v>87944</v>
       </c>
       <c r="AF56" s="29">
         <f t="shared" si="283"/>
-        <v>0</v>
+        <v>104934</v>
       </c>
       <c r="AI56" s="29">
         <f t="shared" si="284"/>
-        <v>0</v>
+        <v>3293222</v>
       </c>
       <c r="AL56" s="29">
         <f t="shared" si="285"/>
-        <v>0</v>
+        <v>110220</v>
       </c>
       <c r="AO56" s="29">
         <f t="shared" si="286"/>
-        <v>0</v>
+        <v>723657</v>
       </c>
       <c r="AR56" s="29">
         <f t="shared" si="287"/>
-        <v>0</v>
+        <v>591850</v>
       </c>
       <c r="AU56" s="29">
         <f t="shared" si="288"/>
-        <v>0</v>
+        <v>171946</v>
       </c>
       <c r="AX56" s="29">
         <f t="shared" si="289"/>
-        <v>0</v>
+        <v>102512</v>
       </c>
       <c r="BA56" s="29">
         <f t="shared" si="290"/>
-        <v>0</v>
+        <v>3121831</v>
       </c>
       <c r="BD56" s="29">
         <f t="shared" si="291"/>
-        <v>0</v>
+        <v>693130</v>
       </c>
       <c r="BG56" s="29">
         <f t="shared" si="292"/>
-        <v>0</v>
+        <v>2115892</v>
       </c>
       <c r="BJ56" s="29">
         <f t="shared" si="293"/>
-        <v>0</v>
+        <v>180208</v>
       </c>
       <c r="BM56" s="29">
         <f t="shared" si="294"/>
-        <v>0</v>
+        <v>371380</v>
       </c>
       <c r="BP56" s="29">
         <f t="shared" si="295"/>
-        <v>0</v>
+        <v>259098</v>
       </c>
       <c r="BS56" s="29">
         <f t="shared" si="296"/>
-        <v>0</v>
+        <v>150273</v>
       </c>
       <c r="BV56" s="29">
         <f t="shared" si="297"/>
-        <v>0</v>
+        <v>437031</v>
       </c>
       <c r="BY56" s="29">
         <f t="shared" si="298"/>
-        <v>0</v>
+        <v>880661</v>
       </c>
       <c r="CB56" s="29">
         <f t="shared" si="299"/>
-        <v>0</v>
+        <v>212603</v>
       </c>
       <c r="CE56" s="29">
         <f t="shared" si="300"/>
-        <v>0</v>
+        <v>1403864</v>
       </c>
       <c r="CH56" s="29">
         <f t="shared" si="301"/>
-        <v>0</v>
+        <v>280099</v>
       </c>
       <c r="CK56" s="29">
         <f t="shared" si="302"/>
-        <v>0</v>
+        <v>1925439</v>
       </c>
       <c r="CN56" s="29">
         <f t="shared" si="303"/>
-        <v>0</v>
+        <v>138006</v>
       </c>
       <c r="CQ56" s="29">
         <f t="shared" si="304"/>
-        <v>0</v>
+        <v>821954</v>
       </c>
     </row>
     <row r="57" spans="3:95" s="28" customFormat="1">
       <c r="E57" s="29">
         <f t="shared" si="274"/>
         <v>0</v>
       </c>
       <c r="H57" s="29">
         <f t="shared" si="275"/>
         <v>0</v>
       </c>
       <c r="K57" s="29">
         <f t="shared" si="276"/>
         <v>0</v>
       </c>
       <c r="N57" s="29">
         <f t="shared" si="277"/>
         <v>0</v>
       </c>
       <c r="Q57" s="29">
         <f t="shared" si="278"/>
         <v>0</v>
       </c>
       <c r="T57" s="29">
         <f t="shared" si="279"/>
@@ -20071,107 +20407,107 @@
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>CR5</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet10">
     <tabColor theme="3" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:CR66"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C11" sqref="C11"/>
       <selection pane="topRight" activeCell="C11" sqref="C11"/>
       <selection pane="bottomLeft" activeCell="C11" sqref="C11"/>
-      <selection pane="bottomRight" activeCell="I14" sqref="I14"/>
+      <selection pane="bottomRight" activeCell="K24" sqref="K24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="24.125" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="3" style="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="20" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="25.125" style="20" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="13.375" style="20" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="13.375" style="20" customWidth="1"/>
     <col min="11" max="11" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11.875" style="20" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="25.125" style="20" bestFit="1" customWidth="1"/>
-    <col min="28" max="28" width="11.875" style="20" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.875" style="20" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="25.125" style="20" bestFit="1" customWidth="1"/>
-    <col min="34" max="34" width="13.375" style="20" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="25.125" style="20" bestFit="1" customWidth="1"/>
-    <col min="37" max="37" width="11.875" style="20" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="25.125" style="20" bestFit="1" customWidth="1"/>
-    <col min="43" max="43" width="11.875" style="20" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="45" max="45" width="25.125" style="20" bestFit="1" customWidth="1"/>
-    <col min="46" max="46" width="11.875" style="20" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="47" max="47" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="48" max="48" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="49" max="49" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="50" max="50" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="25.125" style="20" bestFit="1" customWidth="1"/>
-    <col min="52" max="52" width="13.375" style="20" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="14.625" style="20" bestFit="1" customWidth="1"/>
     <col min="53" max="53" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="54" max="54" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="55" max="55" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="56" max="56" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="57" max="57" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="58" max="58" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="59" max="59" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="61" max="61" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="62" max="62" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="63" max="63" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="65" max="65" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="66" max="66" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="67" max="67" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="68" max="68" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="69" max="69" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="11.875" style="20" bestFit="1" customWidth="1"/>
     <col min="71" max="71" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="25.875" style="20" bestFit="1" customWidth="1"/>
     <col min="75" max="75" width="25.125" style="20" bestFit="1" customWidth="1"/>
     <col min="76" max="76" width="13.375" style="20" bestFit="1" customWidth="1"/>
     <col min="77" max="77" width="25.875" style="20" bestFit="1" customWidth="1"/>
@@ -22280,144 +22616,332 @@
         <v>477328139.91435897</v>
       </c>
       <c r="CN9" s="23">
         <v>2101990.6227449998</v>
       </c>
       <c r="CO9" s="22">
         <v>2</v>
       </c>
       <c r="CP9" s="22">
         <v>405311429.32333708</v>
       </c>
       <c r="CQ9" s="23">
         <v>48480077.978666991</v>
       </c>
       <c r="CR9" s="24">
         <v>36403741814.848938</v>
       </c>
     </row>
     <row r="10" spans="1:96" ht="26.45" customHeight="1">
       <c r="A10" s="21">
         <v>6</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="C10" s="22"/>
-[...92 lines deleted...]
-      <c r="CR10" s="24"/>
+      <c r="C10" s="22">
+        <v>24338962.164157998</v>
+      </c>
+      <c r="D10" s="22">
+        <v>7718304119.7179089</v>
+      </c>
+      <c r="E10" s="23">
+        <v>9552952576.2132492</v>
+      </c>
+      <c r="F10" s="22">
+        <v>0</v>
+      </c>
+      <c r="G10" s="22">
+        <v>1533479722.7807379</v>
+      </c>
+      <c r="H10" s="23">
+        <v>43434341.842658997</v>
+      </c>
+      <c r="I10" s="22">
+        <v>0</v>
+      </c>
+      <c r="J10" s="22">
+        <v>1349452551.0119689</v>
+      </c>
+      <c r="K10" s="23">
+        <v>19637731.627878003</v>
+      </c>
+      <c r="L10" s="22">
+        <v>0</v>
+      </c>
+      <c r="M10" s="22">
+        <v>550427700.799119</v>
+      </c>
+      <c r="N10" s="23">
+        <v>5624301.0309739998</v>
+      </c>
+      <c r="O10" s="22">
+        <v>0</v>
+      </c>
+      <c r="P10" s="22">
+        <v>1904576234.7583783</v>
+      </c>
+      <c r="Q10" s="23">
+        <v>132989478.990854</v>
+      </c>
+      <c r="R10" s="22">
+        <v>91.873043999999993</v>
+      </c>
+      <c r="S10" s="22">
+        <v>1052957986.410675</v>
+      </c>
+      <c r="T10" s="23">
+        <v>114812274.84698999</v>
+      </c>
+      <c r="U10" s="22">
+        <v>0</v>
+      </c>
+      <c r="V10" s="22">
+        <v>166693035.54625696</v>
+      </c>
+      <c r="W10" s="23">
+        <v>1000270.1862270001</v>
+      </c>
+      <c r="X10" s="22">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="22">
+        <v>400326301.95437402</v>
+      </c>
+      <c r="Z10" s="23">
+        <v>9046375.7726009991</v>
+      </c>
+      <c r="AA10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="22">
+        <v>273391293.33510298</v>
+      </c>
+      <c r="AC10" s="23">
+        <v>4371294.6452330006</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AE10" s="22">
+        <v>187202703.998144</v>
+      </c>
+      <c r="AF10" s="23">
+        <v>1263555.5398589999</v>
+      </c>
+      <c r="AG10" s="22">
+        <v>4477.1448800000007</v>
+      </c>
+      <c r="AH10" s="22">
+        <v>2551574410.4971199</v>
+      </c>
+      <c r="AI10" s="23">
+        <v>99234146.672151998</v>
+      </c>
+      <c r="AJ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AK10" s="22">
+        <v>226628224.54590005</v>
+      </c>
+      <c r="AL10" s="23">
+        <v>881715.31357</v>
+      </c>
+      <c r="AM10" s="22">
+        <v>59.681083999999998</v>
+      </c>
+      <c r="AN10" s="22">
+        <v>1599865087.800276</v>
+      </c>
+      <c r="AO10" s="23">
+        <v>42681539.742383994</v>
+      </c>
+      <c r="AP10" s="22">
+        <v>8742.4925000000003</v>
+      </c>
+      <c r="AQ10" s="22">
+        <v>325981257.53360695</v>
+      </c>
+      <c r="AR10" s="23">
+        <v>29610958.841660008</v>
+      </c>
+      <c r="AS10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AT10" s="22">
+        <v>224531245.23993403</v>
+      </c>
+      <c r="AU10" s="23">
+        <v>6677971.6227400005</v>
+      </c>
+      <c r="AV10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AW10" s="22">
+        <v>787013407.53056097</v>
+      </c>
+      <c r="AX10" s="23">
+        <v>4656566.8346760003</v>
+      </c>
+      <c r="AY10" s="22">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="22">
+        <v>2282585000.5640197</v>
+      </c>
+      <c r="BA10" s="23">
+        <v>116323311.572291</v>
+      </c>
+      <c r="BB10" s="22">
+        <v>72.44</v>
+      </c>
+      <c r="BC10" s="22">
+        <v>421093225.13986003</v>
+      </c>
+      <c r="BD10" s="23">
+        <v>26258684.842772998</v>
+      </c>
+      <c r="BE10" s="22">
+        <v>15937.144527</v>
+      </c>
+      <c r="BF10" s="22">
+        <v>501754610.14369094</v>
+      </c>
+      <c r="BG10" s="23">
+        <v>118884545.19109799</v>
+      </c>
+      <c r="BH10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BI10" s="22">
+        <v>545545926.19928205</v>
+      </c>
+      <c r="BJ10" s="23">
+        <v>4471963.9675779995</v>
+      </c>
+      <c r="BK10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BL10" s="22">
+        <v>1005908671.5445261</v>
+      </c>
+      <c r="BM10" s="23">
+        <v>115340387.10403499</v>
+      </c>
+      <c r="BN10" s="22">
+        <v>5.47</v>
+      </c>
+      <c r="BO10" s="22">
+        <v>645559753.74876297</v>
+      </c>
+      <c r="BP10" s="23">
+        <v>4475716.8951709997</v>
+      </c>
+      <c r="BQ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BR10" s="22">
+        <v>196876797.54784399</v>
+      </c>
+      <c r="BS10" s="23">
+        <v>3260373.7218409996</v>
+      </c>
+      <c r="BT10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BU10" s="22">
+        <v>671404211.39814699</v>
+      </c>
+      <c r="BV10" s="23">
+        <v>9476829.6706790011</v>
+      </c>
+      <c r="BW10" s="22">
+        <v>0</v>
+      </c>
+      <c r="BX10" s="22">
+        <v>1297493846.1907456</v>
+      </c>
+      <c r="BY10" s="23">
+        <v>26254234.009486999</v>
+      </c>
+      <c r="BZ10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CA10" s="22">
+        <v>509187849.00812602</v>
+      </c>
+      <c r="CB10" s="23">
+        <v>4409763.5187480003</v>
+      </c>
+      <c r="CC10" s="22">
+        <v>32.375999999999998</v>
+      </c>
+      <c r="CD10" s="22">
+        <v>1780989685.7947412</v>
+      </c>
+      <c r="CE10" s="23">
+        <v>287261513.65311801</v>
+      </c>
+      <c r="CF10" s="22">
+        <v>0</v>
+      </c>
+      <c r="CG10" s="22">
+        <v>423022542.89038807</v>
+      </c>
+      <c r="CH10" s="23">
+        <v>31278308.858378001</v>
+      </c>
+      <c r="CI10" s="22">
+        <v>13398058.231453001</v>
+      </c>
+      <c r="CJ10" s="22">
+        <v>739629373.86810803</v>
+      </c>
+      <c r="CK10" s="23">
+        <v>39851101.118665002</v>
+      </c>
+      <c r="CL10" s="22">
+        <v>13.71</v>
+      </c>
+      <c r="CM10" s="22">
+        <v>582276558.92760706</v>
+      </c>
+      <c r="CN10" s="23">
+        <v>3427558.9977809996</v>
+      </c>
+      <c r="CO10" s="22">
+        <v>7.1</v>
+      </c>
+      <c r="CP10" s="22">
+        <v>483573651.16573</v>
+      </c>
+      <c r="CQ10" s="23">
+        <v>85710112.504653007</v>
+      </c>
+      <c r="CR10" s="24">
+        <v>43922632952.769287</v>
+      </c>
     </row>
     <row r="11" spans="1:96" ht="26.45" customHeight="1">
       <c r="A11" s="21">
         <v>7</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="23"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="23"/>
       <c r="I11" s="22"/>
       <c r="J11" s="22"/>
       <c r="K11" s="23"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="23"/>
       <c r="O11" s="22"/>
       <c r="P11" s="22"/>
       <c r="Q11" s="23"/>
       <c r="R11" s="22"/>
       <c r="S11" s="22"/>
@@ -22994,423 +23518,423 @@
       <c r="CB16" s="23"/>
       <c r="CC16" s="22"/>
       <c r="CD16" s="22"/>
       <c r="CE16" s="23"/>
       <c r="CF16" s="22"/>
       <c r="CG16" s="22"/>
       <c r="CH16" s="23"/>
       <c r="CI16" s="22"/>
       <c r="CJ16" s="22"/>
       <c r="CK16" s="23"/>
       <c r="CL16" s="22"/>
       <c r="CM16" s="22"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="22"/>
       <c r="CP16" s="22"/>
       <c r="CQ16" s="23"/>
       <c r="CR16" s="24"/>
     </row>
     <row r="17" spans="1:96" ht="27" customHeight="1" thickBot="1">
       <c r="A17" s="67" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="68"/>
       <c r="C17" s="25">
         <f>SUM(C5:C16)</f>
-        <v>111749988.54127301</v>
+        <v>136088950.70543101</v>
       </c>
       <c r="D17" s="25">
         <f t="shared" ref="D17:BO17" si="0">SUM(D5:D16)</f>
-        <v>28191838777.754955</v>
+        <v>35910142897.472862</v>
       </c>
       <c r="E17" s="26">
         <f t="shared" si="0"/>
-        <v>31141213883.460854</v>
+        <v>40694166459.674103</v>
       </c>
       <c r="F17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G17" s="25">
         <f t="shared" si="0"/>
-        <v>5908384444.8969421</v>
+        <v>7441864167.67768</v>
       </c>
       <c r="H17" s="26">
         <f t="shared" si="0"/>
-        <v>138860448.24866199</v>
+        <v>182294790.09132099</v>
       </c>
       <c r="I17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J17" s="25">
         <f t="shared" si="0"/>
-        <v>5052204535.5155945</v>
+        <v>6401657086.5275631</v>
       </c>
       <c r="K17" s="26">
         <f t="shared" si="0"/>
-        <v>58140649.467767999</v>
+        <v>77778381.095645994</v>
       </c>
       <c r="L17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M17" s="25">
         <f t="shared" si="0"/>
-        <v>2036615774.5422308</v>
+        <v>2587043475.3413496</v>
       </c>
       <c r="N17" s="26">
         <f t="shared" si="0"/>
-        <v>22625639.03272</v>
+        <v>28249940.063694</v>
       </c>
       <c r="O17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P17" s="25">
         <f t="shared" si="0"/>
-        <v>7449455007.2849054</v>
+        <v>9354031242.0432835</v>
       </c>
       <c r="Q17" s="26">
         <f t="shared" si="0"/>
-        <v>439603237.15322196</v>
+        <v>572592716.14407599</v>
       </c>
       <c r="R17" s="25">
         <f t="shared" si="0"/>
-        <v>488.743763</v>
+        <v>580.61680699999999</v>
       </c>
       <c r="S17" s="25">
         <f t="shared" si="0"/>
-        <v>4085857624.6998992</v>
+        <v>5138815611.1105747</v>
       </c>
       <c r="T17" s="26">
         <f t="shared" si="0"/>
-        <v>302957547.20508003</v>
+        <v>417769822.05207002</v>
       </c>
       <c r="U17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="V17" s="25">
         <f t="shared" si="0"/>
-        <v>712792724.32825506</v>
+        <v>879485759.87451196</v>
       </c>
       <c r="W17" s="26">
         <f t="shared" si="0"/>
-        <v>3306792.0758050005</v>
+        <v>4307062.2620320003</v>
       </c>
       <c r="X17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y17" s="25">
         <f t="shared" si="0"/>
-        <v>1713015747.6797638</v>
+        <v>2113342049.6341379</v>
       </c>
       <c r="Z17" s="26">
         <f t="shared" si="0"/>
-        <v>41142965.500147</v>
+        <v>50189341.272748001</v>
       </c>
       <c r="AA17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AB17" s="25">
         <f t="shared" si="0"/>
-        <v>1069756339.101251</v>
+        <v>1343147632.4363539</v>
       </c>
       <c r="AC17" s="26">
         <f t="shared" si="0"/>
-        <v>10361517.646738</v>
+        <v>14732812.291971002</v>
       </c>
       <c r="AD17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AE17" s="25">
         <f t="shared" si="0"/>
-        <v>749897171.06748903</v>
+        <v>937099875.06563306</v>
       </c>
       <c r="AF17" s="26">
         <f t="shared" si="0"/>
-        <v>3736537.8303070003</v>
+        <v>5000093.370166</v>
       </c>
       <c r="AG17" s="25">
         <f t="shared" si="0"/>
-        <v>18762.395469999999</v>
+        <v>23239.540349999999</v>
       </c>
       <c r="AH17" s="25">
         <f t="shared" si="0"/>
-        <v>9333112625.8724327</v>
+        <v>11884687036.369553</v>
       </c>
       <c r="AI17" s="26">
         <f t="shared" si="0"/>
-        <v>285373913.70711303</v>
+        <v>384608060.37926501</v>
       </c>
       <c r="AJ17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AK17" s="25">
         <f t="shared" si="0"/>
-        <v>860016464.88737106</v>
+        <v>1086644689.4332712</v>
       </c>
       <c r="AL17" s="26">
         <f t="shared" si="0"/>
-        <v>2546283.9110620003</v>
+        <v>3427999.2246320006</v>
       </c>
       <c r="AM17" s="25">
         <f t="shared" si="0"/>
-        <v>411.45996700000001</v>
+        <v>471.141051</v>
       </c>
       <c r="AN17" s="25">
         <f t="shared" si="0"/>
-        <v>6787040499.5332489</v>
+        <v>8386905587.3335247</v>
       </c>
       <c r="AO17" s="26">
         <f t="shared" si="0"/>
-        <v>99836226.109863997</v>
+        <v>142517765.85224798</v>
       </c>
       <c r="AP17" s="25">
         <f t="shared" si="0"/>
-        <v>60195.118815000009</v>
+        <v>68937.611315000016</v>
       </c>
       <c r="AQ17" s="25">
         <f t="shared" si="0"/>
-        <v>1232356820.9606361</v>
+        <v>1558338078.4942431</v>
       </c>
       <c r="AR17" s="26">
         <f t="shared" si="0"/>
-        <v>92489197.28678</v>
+        <v>122100156.12844001</v>
       </c>
       <c r="AS17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AT17" s="25">
         <f t="shared" si="0"/>
-        <v>845837136.2627939</v>
+        <v>1070368381.502728</v>
       </c>
       <c r="AU17" s="26">
         <f t="shared" si="0"/>
-        <v>15147065.393856999</v>
+        <v>21825037.016596999</v>
       </c>
       <c r="AV17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AW17" s="25">
         <f t="shared" si="0"/>
-        <v>3291680650.0476546</v>
+        <v>4078694057.5782156</v>
       </c>
       <c r="AX17" s="26">
         <f t="shared" si="0"/>
-        <v>10782700.410184</v>
+        <v>15439267.244860001</v>
       </c>
       <c r="AY17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AZ17" s="25">
         <f t="shared" si="0"/>
-        <v>8810745428.2699928</v>
+        <v>11093330428.834013</v>
       </c>
       <c r="BA17" s="26">
         <f t="shared" si="0"/>
-        <v>326458364.85053098</v>
+        <v>442781676.422822</v>
       </c>
       <c r="BB17" s="25">
         <f t="shared" si="0"/>
-        <v>158.4</v>
+        <v>230.84</v>
       </c>
       <c r="BC17" s="25">
         <f t="shared" si="0"/>
-        <v>1614172957.2487059</v>
+        <v>2035266182.388566</v>
       </c>
       <c r="BD17" s="26">
         <f t="shared" si="0"/>
-        <v>69548476.500961006</v>
+        <v>95807161.343733996</v>
       </c>
       <c r="BE17" s="25">
         <f t="shared" si="0"/>
-        <v>99376.522593999995</v>
+        <v>115313.66712099999</v>
       </c>
       <c r="BF17" s="25">
         <f t="shared" si="0"/>
-        <v>1946566252.9443498</v>
+        <v>2448320863.0880408</v>
       </c>
       <c r="BG17" s="26">
         <f t="shared" si="0"/>
-        <v>123338403.55194798</v>
+        <v>242222948.74304599</v>
       </c>
       <c r="BH17" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="BI17" s="25">
         <f t="shared" si="0"/>
-        <v>2109827185.9001791</v>
+        <v>2655373112.0994611</v>
       </c>
       <c r="BJ17" s="26">
         <f t="shared" si="0"/>
-        <v>14407625.421218</v>
+        <v>18879589.388796002</v>
       </c>
       <c r="BK17" s="25">
         <f t="shared" si="0"/>
         <v>0.02</v>
       </c>
       <c r="BL17" s="25">
         <f t="shared" si="0"/>
-        <v>4005068516.3259764</v>
+        <v>5010977187.8705025</v>
       </c>
       <c r="BM17" s="26">
         <f t="shared" si="0"/>
-        <v>370437812.58253902</v>
+        <v>485778199.68657398</v>
       </c>
       <c r="BN17" s="25">
         <f t="shared" si="0"/>
-        <v>14.48</v>
+        <v>19.95</v>
       </c>
       <c r="BO17" s="25">
         <f t="shared" si="0"/>
-        <v>2461859479.58707</v>
+        <v>3107419233.3358331</v>
       </c>
       <c r="BP17" s="26">
         <f t="shared" ref="BP17:CR17" si="1">SUM(BP5:BP16)</f>
-        <v>12432281.878865</v>
+        <v>16907998.774035998</v>
       </c>
       <c r="BQ17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BR17" s="25">
         <f t="shared" si="1"/>
-        <v>794563170.15183794</v>
+        <v>991439967.699682</v>
       </c>
       <c r="BS17" s="26">
         <f t="shared" si="1"/>
-        <v>8573743.6180610005</v>
+        <v>11834117.339902001</v>
       </c>
       <c r="BT17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BU17" s="25">
         <f t="shared" si="1"/>
-        <v>2645277831.5681729</v>
+        <v>3316682042.96632</v>
       </c>
       <c r="BV17" s="26">
         <f t="shared" si="1"/>
-        <v>29561504.773074999</v>
+        <v>39038334.443754002</v>
       </c>
       <c r="BW17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="BX17" s="25">
         <f t="shared" si="1"/>
-        <v>4792065691.6734943</v>
+        <v>6089559537.8642397</v>
       </c>
       <c r="BY17" s="26">
         <f t="shared" si="1"/>
-        <v>102810128.07747099</v>
+        <v>129064362.08695799</v>
       </c>
       <c r="BZ17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="CA17" s="25">
         <f t="shared" si="1"/>
-        <v>1954941184.4330709</v>
+        <v>2464129033.4411969</v>
       </c>
       <c r="CB17" s="26">
         <f t="shared" si="1"/>
-        <v>12850164.609145001</v>
+        <v>17259928.127893001</v>
       </c>
       <c r="CC17" s="25">
         <f t="shared" si="1"/>
-        <v>85.061813999999998</v>
+        <v>117.437814</v>
       </c>
       <c r="CD17" s="25">
         <f t="shared" si="1"/>
-        <v>6953176235.7221661</v>
+        <v>8734165921.5169067</v>
       </c>
       <c r="CE17" s="26">
         <f t="shared" si="1"/>
-        <v>828022274.23262286</v>
+        <v>1115283787.8857408</v>
       </c>
       <c r="CF17" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="CG17" s="25">
         <f t="shared" si="1"/>
-        <v>1669876626.871922</v>
+        <v>2092899169.76231</v>
       </c>
       <c r="CH17" s="26">
         <f t="shared" si="1"/>
-        <v>96707703.164496988</v>
+        <v>127986012.02287498</v>
       </c>
       <c r="CI17" s="25">
         <f t="shared" si="1"/>
-        <v>62623384.991566002</v>
+        <v>76021443.223019004</v>
       </c>
       <c r="CJ17" s="25">
         <f t="shared" si="1"/>
-        <v>2987446936.7978563</v>
+        <v>3727076310.6659641</v>
       </c>
       <c r="CK17" s="26">
         <f t="shared" si="1"/>
-        <v>94356515.645926982</v>
+        <v>134207616.76459199</v>
       </c>
       <c r="CL17" s="25">
         <f t="shared" si="1"/>
-        <v>166.71</v>
+        <v>180.42000000000002</v>
       </c>
       <c r="CM17" s="25">
         <f t="shared" si="1"/>
-        <v>2128214844.306109</v>
+        <v>2710491403.233716</v>
       </c>
       <c r="CN17" s="26">
         <f t="shared" si="1"/>
-        <v>9034181.0290369987</v>
+        <v>12461740.026817998</v>
       </c>
       <c r="CO17" s="25">
         <f t="shared" si="1"/>
-        <v>33.6</v>
+        <v>40.700000000000003</v>
       </c>
       <c r="CP17" s="25">
         <f t="shared" si="1"/>
-        <v>1967075999.9886422</v>
+        <v>2450649651.1543722</v>
       </c>
       <c r="CQ17" s="26">
         <f t="shared" si="1"/>
-        <v>252137400.53720501</v>
+        <v>337847513.04185802</v>
       </c>
       <c r="CR17" s="27">
         <f t="shared" si="1"/>
-        <v>161354094937.18353</v>
+        <v>205276727889.95282</v>
       </c>
     </row>
     <row r="18" spans="1:96" s="28" customFormat="1">
       <c r="C18" s="29">
         <v>8</v>
       </c>
       <c r="F18" s="28">
         <v>1</v>
       </c>
       <c r="I18" s="28">
         <v>2</v>
       </c>
       <c r="L18" s="28">
         <v>3</v>
       </c>
       <c r="O18" s="28">
         <v>4</v>
       </c>
       <c r="R18" s="28">
         <v>5</v>
       </c>
       <c r="U18" s="28">
         <v>6</v>
       </c>
       <c r="X18" s="28">
@@ -24318,171 +24842,171 @@
       </c>
       <c r="CC25" s="29">
         <f t="shared" ref="CC25:CC32" si="28">CC9</f>
         <v>10.476000000000001</v>
       </c>
       <c r="CF25" s="29">
         <f t="shared" ref="CF25:CF32" si="29">CF9</f>
         <v>0</v>
       </c>
       <c r="CI25" s="29">
         <f t="shared" ref="CI25:CI32" si="30">CI9</f>
         <v>13580510.842585001</v>
       </c>
       <c r="CL25" s="29">
         <f t="shared" ref="CL25:CL32" si="31">CL9</f>
         <v>14.25</v>
       </c>
       <c r="CO25" s="29">
         <f t="shared" ref="CO25:CO32" si="32">CO9</f>
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:96" s="28" customFormat="1">
       <c r="C26" s="29">
         <f t="shared" si="2"/>
-        <v>0</v>
+        <v>24338962.164157998</v>
       </c>
       <c r="F26" s="29">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I26" s="29">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L26" s="29">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O26" s="29">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R26" s="29">
         <f t="shared" si="7"/>
-        <v>0</v>
+        <v>91.873043999999993</v>
       </c>
       <c r="U26" s="29">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="X26" s="29">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AA26" s="29">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AD26" s="29">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AG26" s="29">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>4477.1448800000007</v>
       </c>
       <c r="AJ26" s="29">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="AM26" s="29">
         <f t="shared" si="14"/>
-        <v>0</v>
+        <v>59.681083999999998</v>
       </c>
       <c r="AP26" s="29">
         <f t="shared" si="15"/>
-        <v>0</v>
+        <v>8742.4925000000003</v>
       </c>
       <c r="AS26" s="29">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="AV26" s="29">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="AY26" s="29">
         <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="BB26" s="29">
         <f t="shared" si="19"/>
-        <v>0</v>
+        <v>72.44</v>
       </c>
       <c r="BE26" s="29">
         <f t="shared" si="20"/>
-        <v>0</v>
+        <v>15937.144527</v>
       </c>
       <c r="BH26" s="29">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="BK26" s="29">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="BN26" s="29">
         <f t="shared" si="23"/>
-        <v>0</v>
+        <v>5.47</v>
       </c>
       <c r="BQ26" s="29">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="BT26" s="29">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="BW26" s="29">
         <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="BZ26" s="29">
         <f t="shared" si="27"/>
         <v>0</v>
       </c>
       <c r="CC26" s="29">
         <f t="shared" si="28"/>
-        <v>0</v>
+        <v>32.375999999999998</v>
       </c>
       <c r="CF26" s="29">
         <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="CI26" s="29">
         <f t="shared" si="30"/>
-        <v>0</v>
+        <v>13398058.231453001</v>
       </c>
       <c r="CL26" s="29">
         <f t="shared" si="31"/>
-        <v>0</v>
+        <v>13.71</v>
       </c>
       <c r="CO26" s="29">
         <f t="shared" si="32"/>
-        <v>0</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="27" spans="1:96" s="28" customFormat="1">
       <c r="C27" s="29">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="F27" s="29">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="I27" s="29">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="L27" s="29">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O27" s="29">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="R27" s="29">
         <f t="shared" si="7"/>
@@ -26180,171 +26704,171 @@
       </c>
       <c r="CD40" s="29">
         <f t="shared" ref="CD40:CD47" si="59">CD9</f>
         <v>1454321955.1010318</v>
       </c>
       <c r="CG40" s="29">
         <f t="shared" ref="CG40:CG47" si="60">CG9</f>
         <v>365595180.380862</v>
       </c>
       <c r="CJ40" s="29">
         <f t="shared" ref="CJ40:CJ47" si="61">CJ9</f>
         <v>642342657.72603714</v>
       </c>
       <c r="CM40" s="29">
         <f t="shared" ref="CM40:CM47" si="62">CM9</f>
         <v>477328139.91435897</v>
       </c>
       <c r="CP40" s="29">
         <f t="shared" ref="CP40:CP47" si="63">CP9</f>
         <v>405311429.32333708</v>
       </c>
     </row>
     <row r="41" spans="3:95" s="28" customFormat="1">
       <c r="D41" s="29">
         <f t="shared" si="33"/>
-        <v>0</v>
+        <v>7718304119.7179089</v>
       </c>
       <c r="G41" s="29">
         <f t="shared" si="34"/>
-        <v>0</v>
+        <v>1533479722.7807379</v>
       </c>
       <c r="J41" s="29">
         <f t="shared" si="35"/>
-        <v>0</v>
+        <v>1349452551.0119689</v>
       </c>
       <c r="M41" s="29">
         <f t="shared" si="36"/>
-        <v>0</v>
+        <v>550427700.799119</v>
       </c>
       <c r="P41" s="29">
         <f t="shared" si="37"/>
-        <v>0</v>
+        <v>1904576234.7583783</v>
       </c>
       <c r="S41" s="29">
         <f t="shared" si="38"/>
-        <v>0</v>
+        <v>1052957986.410675</v>
       </c>
       <c r="V41" s="29">
         <f t="shared" si="39"/>
-        <v>0</v>
+        <v>166693035.54625696</v>
       </c>
       <c r="Y41" s="29">
         <f t="shared" si="40"/>
-        <v>0</v>
+        <v>400326301.95437402</v>
       </c>
       <c r="AB41" s="29">
         <f t="shared" si="41"/>
-        <v>0</v>
+        <v>273391293.33510298</v>
       </c>
       <c r="AE41" s="29">
         <f t="shared" si="42"/>
-        <v>0</v>
+        <v>187202703.998144</v>
       </c>
       <c r="AH41" s="29">
         <f t="shared" si="43"/>
-        <v>0</v>
+        <v>2551574410.4971199</v>
       </c>
       <c r="AK41" s="29">
         <f t="shared" si="44"/>
-        <v>0</v>
+        <v>226628224.54590005</v>
       </c>
       <c r="AN41" s="29">
         <f t="shared" si="45"/>
-        <v>0</v>
+        <v>1599865087.800276</v>
       </c>
       <c r="AQ41" s="29">
         <f t="shared" si="46"/>
-        <v>0</v>
+        <v>325981257.53360695</v>
       </c>
       <c r="AT41" s="29">
         <f t="shared" si="47"/>
-        <v>0</v>
+        <v>224531245.23993403</v>
       </c>
       <c r="AW41" s="29">
         <f t="shared" si="48"/>
-        <v>0</v>
+        <v>787013407.53056097</v>
       </c>
       <c r="AZ41" s="29">
         <f t="shared" si="49"/>
-        <v>0</v>
+        <v>2282585000.5640197</v>
       </c>
       <c r="BC41" s="29">
         <f t="shared" si="50"/>
-        <v>0</v>
+        <v>421093225.13986003</v>
       </c>
       <c r="BF41" s="29">
         <f t="shared" si="51"/>
-        <v>0</v>
+        <v>501754610.14369094</v>
       </c>
       <c r="BI41" s="29">
         <f t="shared" si="52"/>
-        <v>0</v>
+        <v>545545926.19928205</v>
       </c>
       <c r="BL41" s="29">
         <f t="shared" si="53"/>
-        <v>0</v>
+        <v>1005908671.5445261</v>
       </c>
       <c r="BO41" s="29">
         <f t="shared" si="54"/>
-        <v>0</v>
+        <v>645559753.74876297</v>
       </c>
       <c r="BR41" s="29">
         <f t="shared" si="55"/>
-        <v>0</v>
+        <v>196876797.54784399</v>
       </c>
       <c r="BU41" s="29">
         <f t="shared" si="56"/>
-        <v>0</v>
+        <v>671404211.39814699</v>
       </c>
       <c r="BX41" s="29">
         <f t="shared" si="57"/>
-        <v>0</v>
+        <v>1297493846.1907456</v>
       </c>
       <c r="CA41" s="29">
         <f t="shared" si="58"/>
-        <v>0</v>
+        <v>509187849.00812602</v>
       </c>
       <c r="CD41" s="29">
         <f t="shared" si="59"/>
-        <v>0</v>
+        <v>1780989685.7947412</v>
       </c>
       <c r="CG41" s="29">
         <f t="shared" si="60"/>
-        <v>0</v>
+        <v>423022542.89038807</v>
       </c>
       <c r="CJ41" s="29">
         <f t="shared" si="61"/>
-        <v>0</v>
+        <v>739629373.86810803</v>
       </c>
       <c r="CM41" s="29">
         <f t="shared" si="62"/>
-        <v>0</v>
+        <v>582276558.92760706</v>
       </c>
       <c r="CP41" s="29">
         <f t="shared" si="63"/>
-        <v>0</v>
+        <v>483573651.16573</v>
       </c>
     </row>
     <row r="42" spans="3:95" s="28" customFormat="1">
       <c r="D42" s="29">
         <f t="shared" si="33"/>
         <v>0</v>
       </c>
       <c r="G42" s="29">
         <f t="shared" si="34"/>
         <v>0</v>
       </c>
       <c r="J42" s="29">
         <f t="shared" si="35"/>
         <v>0</v>
       </c>
       <c r="M42" s="29">
         <f t="shared" si="36"/>
         <v>0</v>
       </c>
       <c r="P42" s="29">
         <f t="shared" si="37"/>
         <v>0</v>
       </c>
       <c r="S42" s="29">
         <f t="shared" si="38"/>
@@ -28039,171 +28563,171 @@
       </c>
       <c r="CE55" s="29">
         <f t="shared" ref="CE55:CE62" si="90">CE9</f>
         <v>187450514.65242201</v>
       </c>
       <c r="CH55" s="29">
         <f t="shared" ref="CH55:CH62" si="91">CH9</f>
         <v>24759169.452741999</v>
       </c>
       <c r="CK55" s="29">
         <f t="shared" ref="CK55:CK62" si="92">CK9</f>
         <v>33099490.231295999</v>
       </c>
       <c r="CN55" s="29">
         <f t="shared" ref="CN55:CN62" si="93">CN9</f>
         <v>2101990.6227449998</v>
       </c>
       <c r="CQ55" s="29">
         <f t="shared" ref="CQ55:CQ62" si="94">CQ9</f>
         <v>48480077.978666991</v>
       </c>
     </row>
     <row r="56" spans="3:95" s="28" customFormat="1">
       <c r="E56" s="29">
         <f t="shared" si="64"/>
-        <v>0</v>
+        <v>9552952576.2132492</v>
       </c>
       <c r="H56" s="29">
         <f t="shared" si="65"/>
-        <v>0</v>
+        <v>43434341.842658997</v>
       </c>
       <c r="K56" s="29">
         <f t="shared" si="66"/>
-        <v>0</v>
+        <v>19637731.627878003</v>
       </c>
       <c r="N56" s="29">
         <f t="shared" si="67"/>
-        <v>0</v>
+        <v>5624301.0309739998</v>
       </c>
       <c r="Q56" s="29">
         <f t="shared" si="68"/>
-        <v>0</v>
+        <v>132989478.990854</v>
       </c>
       <c r="T56" s="29">
         <f t="shared" si="69"/>
-        <v>0</v>
+        <v>114812274.84698999</v>
       </c>
       <c r="W56" s="29">
         <f t="shared" si="70"/>
-        <v>0</v>
+        <v>1000270.1862270001</v>
       </c>
       <c r="Z56" s="29">
         <f t="shared" si="71"/>
-        <v>0</v>
+        <v>9046375.7726009991</v>
       </c>
       <c r="AC56" s="29">
         <f t="shared" si="72"/>
-        <v>0</v>
+        <v>4371294.6452330006</v>
       </c>
       <c r="AF56" s="29">
         <f t="shared" si="73"/>
-        <v>0</v>
+        <v>1263555.5398589999</v>
       </c>
       <c r="AI56" s="29">
         <f t="shared" si="74"/>
-        <v>0</v>
+        <v>99234146.672151998</v>
       </c>
       <c r="AL56" s="29">
         <f t="shared" si="75"/>
-        <v>0</v>
+        <v>881715.31357</v>
       </c>
       <c r="AO56" s="29">
         <f t="shared" si="76"/>
-        <v>0</v>
+        <v>42681539.742383994</v>
       </c>
       <c r="AR56" s="29">
         <f t="shared" si="77"/>
-        <v>0</v>
+        <v>29610958.841660008</v>
       </c>
       <c r="AU56" s="29">
         <f t="shared" si="78"/>
-        <v>0</v>
+        <v>6677971.6227400005</v>
       </c>
       <c r="AX56" s="29">
         <f t="shared" si="79"/>
-        <v>0</v>
+        <v>4656566.8346760003</v>
       </c>
       <c r="BA56" s="29">
         <f t="shared" si="80"/>
-        <v>0</v>
+        <v>116323311.572291</v>
       </c>
       <c r="BD56" s="29">
         <f t="shared" si="81"/>
-        <v>0</v>
+        <v>26258684.842772998</v>
       </c>
       <c r="BG56" s="29">
         <f t="shared" si="82"/>
-        <v>0</v>
+        <v>118884545.19109799</v>
       </c>
       <c r="BJ56" s="29">
         <f t="shared" si="83"/>
-        <v>0</v>
+        <v>4471963.9675779995</v>
       </c>
       <c r="BM56" s="29">
         <f t="shared" si="84"/>
-        <v>0</v>
+        <v>115340387.10403499</v>
       </c>
       <c r="BP56" s="29">
         <f t="shared" si="85"/>
-        <v>0</v>
+        <v>4475716.8951709997</v>
       </c>
       <c r="BS56" s="29">
         <f t="shared" si="86"/>
-        <v>0</v>
+        <v>3260373.7218409996</v>
       </c>
       <c r="BV56" s="29">
         <f t="shared" si="87"/>
-        <v>0</v>
+        <v>9476829.6706790011</v>
       </c>
       <c r="BY56" s="29">
         <f t="shared" si="88"/>
-        <v>0</v>
+        <v>26254234.009486999</v>
       </c>
       <c r="CB56" s="29">
         <f t="shared" si="89"/>
-        <v>0</v>
+        <v>4409763.5187480003</v>
       </c>
       <c r="CE56" s="29">
         <f t="shared" si="90"/>
-        <v>0</v>
+        <v>287261513.65311801</v>
       </c>
       <c r="CH56" s="29">
         <f t="shared" si="91"/>
-        <v>0</v>
+        <v>31278308.858378001</v>
       </c>
       <c r="CK56" s="29">
         <f t="shared" si="92"/>
-        <v>0</v>
+        <v>39851101.118665002</v>
       </c>
       <c r="CN56" s="29">
         <f t="shared" si="93"/>
-        <v>0</v>
+        <v>3427558.9977809996</v>
       </c>
       <c r="CQ56" s="29">
         <f t="shared" si="94"/>
-        <v>0</v>
+        <v>85710112.504653007</v>
       </c>
     </row>
     <row r="57" spans="3:95" s="28" customFormat="1">
       <c r="E57" s="29">
         <f t="shared" si="64"/>
         <v>0</v>
       </c>
       <c r="H57" s="29">
         <f t="shared" si="65"/>
         <v>0</v>
       </c>
       <c r="K57" s="29">
         <f t="shared" si="66"/>
         <v>0</v>
       </c>
       <c r="N57" s="29">
         <f t="shared" si="67"/>
         <v>0</v>
       </c>
       <c r="Q57" s="29">
         <f t="shared" si="68"/>
         <v>0</v>
       </c>
       <c r="T57" s="29">
         <f t="shared" si="69"/>
@@ -29768,74 +30292,74 @@
               <x14:cfvo type="percent">
                 <xm:f>0</xm:f>
               </x14:cfvo>
               <x14:cfvo type="percent">
                 <xm:f>100</xm:f>
               </x14:cfvo>
               <x14:negativeFillColor rgb="FFFF0000"/>
               <x14:axisColor rgb="FF000000"/>
             </x14:dataBar>
           </x14:cfRule>
           <xm:sqref>CR5:CR16</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Sheet11">
     <tabColor theme="3" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:AH18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection activeCell="C11" sqref="C11"/>
       <selection pane="topRight" activeCell="C11" sqref="C11"/>
       <selection pane="bottomLeft" activeCell="C11" sqref="C11"/>
-      <selection pane="bottomRight" activeCell="G22" sqref="G22"/>
+      <selection pane="bottomRight" activeCell="AF14" sqref="AF14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="3" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="8" width="8.125" style="2" customWidth="1"/>
     <col min="9" max="9" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.125" style="2" customWidth="1"/>
     <col min="11" max="11" width="8.125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="16" width="8.125" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="24" width="8.125" style="2" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="7" style="2" bestFit="1" customWidth="1"/>
     <col min="26" max="33" width="8.125" style="2" bestFit="1" customWidth="1"/>
-    <col min="34" max="34" width="9.625" style="2" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="12.125" style="2" customWidth="1"/>
     <col min="35" max="16384" width="8" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="57.75" customHeight="1">
       <c r="A1" s="111" t="s">
         <v>89</v>
       </c>
       <c r="B1" s="112"/>
       <c r="C1" s="112"/>
       <c r="D1" s="112"/>
       <c r="E1" s="112"/>
       <c r="F1" s="112"/>
       <c r="G1" s="112"/>
       <c r="H1" s="112"/>
       <c r="I1" s="112"/>
       <c r="J1" s="112"/>
       <c r="K1" s="112"/>
       <c r="L1" s="112"/>
       <c r="M1" s="112"/>
       <c r="N1" s="112"/>
       <c r="O1" s="112"/>
       <c r="P1" s="112"/>
       <c r="Q1" s="112"/>
       <c r="R1" s="112"/>
       <c r="S1" s="112"/>
@@ -30596,82 +31120,146 @@
         <v>492494</v>
       </c>
       <c r="AD9" s="13">
         <v>156216</v>
       </c>
       <c r="AE9" s="13">
         <v>202806</v>
       </c>
       <c r="AF9" s="13">
         <v>199871</v>
       </c>
       <c r="AG9" s="13">
         <v>154504</v>
       </c>
       <c r="AH9" s="14">
         <v>9169064</v>
       </c>
     </row>
     <row r="10" spans="1:34" ht="26.45" customHeight="1">
       <c r="A10" s="19">
         <v>6</v>
       </c>
       <c r="B10" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="C10" s="15"/>
-[...30 lines deleted...]
-      <c r="AH10" s="16"/>
+      <c r="C10" s="15">
+        <v>1356864</v>
+      </c>
+      <c r="D10" s="15">
+        <v>475801</v>
+      </c>
+      <c r="E10" s="15">
+        <v>438990</v>
+      </c>
+      <c r="F10" s="15">
+        <v>165767</v>
+      </c>
+      <c r="G10" s="15">
+        <v>548930</v>
+      </c>
+      <c r="H10" s="15">
+        <v>268356</v>
+      </c>
+      <c r="I10" s="15">
+        <v>62498</v>
+      </c>
+      <c r="J10" s="15">
+        <v>146151</v>
+      </c>
+      <c r="K10" s="15">
+        <v>111418</v>
+      </c>
+      <c r="L10" s="15">
+        <v>91308</v>
+      </c>
+      <c r="M10" s="15">
+        <v>725098</v>
+      </c>
+      <c r="N10" s="15">
+        <v>104774</v>
+      </c>
+      <c r="O10" s="15">
+        <v>503588</v>
+      </c>
+      <c r="P10" s="15">
+        <v>121381</v>
+      </c>
+      <c r="Q10" s="15">
+        <v>78653</v>
+      </c>
+      <c r="R10" s="15">
+        <v>223260</v>
+      </c>
+      <c r="S10" s="15">
+        <v>621250</v>
+      </c>
+      <c r="T10" s="15">
+        <v>133627</v>
+      </c>
+      <c r="U10" s="15">
+        <v>118375</v>
+      </c>
+      <c r="V10" s="15">
+        <v>202800</v>
+      </c>
+      <c r="W10" s="15">
+        <v>333963</v>
+      </c>
+      <c r="X10" s="15">
+        <v>201978</v>
+      </c>
+      <c r="Y10" s="15">
+        <v>84804</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>221521</v>
+      </c>
+      <c r="AA10" s="15">
+        <v>369226</v>
+      </c>
+      <c r="AB10" s="15">
+        <v>173825</v>
+      </c>
+      <c r="AC10" s="15">
+        <v>487263</v>
+      </c>
+      <c r="AD10" s="15">
+        <v>152982</v>
+      </c>
+      <c r="AE10" s="15">
+        <v>200129</v>
+      </c>
+      <c r="AF10" s="15">
+        <v>198196</v>
+      </c>
+      <c r="AG10" s="15">
+        <v>152390</v>
+      </c>
+      <c r="AH10" s="16">
+        <v>9075166</v>
+      </c>
     </row>
     <row r="11" spans="1:34" ht="26.45" customHeight="1">
       <c r="A11" s="19">
         <v>7</v>
       </c>
       <c r="B11" s="51" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
       <c r="E11" s="15"/>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="15"/>
       <c r="R11" s="15"/>
       <c r="S11" s="15"/>