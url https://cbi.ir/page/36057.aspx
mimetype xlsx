--- v0 (2026-09-22)
+++ v1 (2026-11-04)
@@ -1,94 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Economic Trends\Archive\1405\گزیده\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\n.kilani\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5760F75-D010-4E2A-A47A-66C663DA6FFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3814795C-91A6-4CC2-B0C3-F5A4F03A208E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="607" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="بدهي‌ها(دلار- یورو)" sheetId="18" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="بدهی ها" sheetId="6" state="hidden" r:id="rId3"/>
+    <sheet name="ترازپرداختها " sheetId="20" r:id="rId1"/>
+    <sheet name="بدهي‌ها(دلار- یورو)" sheetId="18" r:id="rId2"/>
+    <sheet name="نرخ دلار " sheetId="19" r:id="rId3"/>
+    <sheet name="بدهی ها" sheetId="6" state="hidden" r:id="rId4"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId5"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="éر9" localSheetId="1">#REF!</definedName>
+    <definedName name="éر9" localSheetId="0">#REF!</definedName>
+    <definedName name="éر9" localSheetId="2">#REF!</definedName>
     <definedName name="éر9">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'بدهي‌ها(دلار- یورو)'!#REF!</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'نرخ دلار '!$A$1:$E$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'بدهی ها'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'بدهي‌ها(دلار- یورو)'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ترازپرداختها '!$A$2:$J$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'نرخ دلار '!$A$1:$E$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D10" i="18" l="1"/>
+  <c r="A18" i="20" l="1"/>
+  <c r="A17" i="20"/>
+  <c r="A16" i="20"/>
+  <c r="A15" i="20"/>
+  <c r="A14" i="20"/>
+  <c r="A13" i="20"/>
+  <c r="A12" i="20"/>
+  <c r="A11" i="20"/>
+  <c r="A10" i="20"/>
+  <c r="A9" i="20"/>
+  <c r="A8" i="20"/>
+  <c r="A7" i="20"/>
+  <c r="A6" i="20"/>
+  <c r="A5" i="20"/>
+  <c r="D10" i="18"/>
   <c r="A4" i="18"/>
   <c r="A10" i="18"/>
   <c r="A119" i="6" l="1"/>
   <c r="A266" i="6" l="1"/>
   <c r="A259" i="6" l="1"/>
   <c r="A253" i="6" l="1"/>
   <c r="A247" i="6"/>
   <c r="A241" i="6" l="1"/>
   <c r="A235" i="6"/>
   <c r="A229" i="6"/>
   <c r="A222" i="6" l="1"/>
   <c r="A216" i="6"/>
   <c r="A210" i="6" l="1"/>
   <c r="A205" i="6" l="1"/>
   <c r="A200" i="6"/>
   <c r="A195" i="6" l="1"/>
   <c r="A190" i="6"/>
   <c r="A185" i="6"/>
   <c r="A180" i="6"/>
   <c r="A175" i="6" l="1"/>
   <c r="A170" i="6" l="1"/>
   <c r="A165" i="6" l="1"/>
   <c r="A160" i="6" l="1"/>
   <c r="A155" i="6" l="1"/>
   <c r="A150" i="6" l="1"/>
@@ -105,51 +127,51 @@
   <c r="A99" i="6" l="1"/>
   <c r="A94" i="6" l="1"/>
   <c r="A89" i="6"/>
   <c r="A84" i="6"/>
   <c r="A79" i="6" l="1"/>
   <c r="A74" i="6" l="1"/>
   <c r="A69" i="6" l="1"/>
   <c r="A64" i="6" l="1"/>
   <c r="A59" i="6"/>
   <c r="A54" i="6" l="1"/>
   <c r="A49" i="6"/>
   <c r="A44" i="6" l="1"/>
   <c r="A14" i="6"/>
   <c r="F30" i="6" l="1"/>
   <c r="A39" i="6" l="1"/>
   <c r="A34" i="6"/>
   <c r="A29" i="6"/>
   <c r="A24" i="6"/>
   <c r="A19" i="6"/>
   <c r="A9" i="6"/>
   <c r="A4" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="482" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="60">
   <si>
     <t>(ميليون دلار)</t>
   </si>
   <si>
     <t>فروردين</t>
   </si>
   <si>
     <t>ارديبهشت</t>
   </si>
   <si>
     <t>خرداد</t>
   </si>
   <si>
     <t>تير</t>
   </si>
   <si>
     <t>مرداد</t>
   </si>
   <si>
     <t>شهريور</t>
   </si>
   <si>
     <t>کل</t>
   </si>
   <si>
@@ -213,71 +235,177 @@
     <t xml:space="preserve">  آمار بدهي هاي خارجي (تعهدات بالفعل) كشور در پايان هرماه (1) </t>
   </si>
   <si>
     <t xml:space="preserve">ميان مدت و بلندمدت </t>
   </si>
   <si>
     <t xml:space="preserve">1- براساس سررسيد اوليه بدهي‌ها  </t>
   </si>
   <si>
     <t xml:space="preserve">بازار غیررسمی </t>
   </si>
   <si>
     <t>سال ۱۴۰۵</t>
   </si>
   <si>
     <t>متوسط ماهانه نرخ فروش دلار</t>
   </si>
   <si>
     <t>اسکناس بازار رسمی</t>
   </si>
   <si>
     <t>حواله بازار رسمی</t>
   </si>
   <si>
     <t xml:space="preserve">ترجیحی </t>
+  </si>
+  <si>
+    <t>موازنه پرداخت‌ها</t>
+  </si>
+  <si>
+    <t>درصد تغییر</t>
+  </si>
+  <si>
+    <t>سه‌ماهه اول□</t>
+  </si>
+  <si>
+    <t>دو مقطع آخر</t>
+  </si>
+  <si>
+    <t>□1404</t>
+  </si>
+  <si>
+    <t>□1403</t>
+  </si>
+  <si>
+    <t>□1402</t>
+  </si>
+  <si>
+    <t>حساب جاري</t>
+  </si>
+  <si>
+    <t>حساب کالا</t>
+  </si>
+  <si>
+    <t>صادرات کالا (فوب)</t>
+  </si>
+  <si>
+    <r>
+      <t>صادرات نفتي</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t>(1)</t>
+    </r>
+  </si>
+  <si>
+    <t>صادرات غيرنفتي</t>
+  </si>
+  <si>
+    <t>واردات کالا (فوب)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">گاز و فرآورده‌هاي نفتي </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="B Nazanin"/>
+        <charset val="178"/>
+      </rPr>
+      <t>(2)</t>
+    </r>
+  </si>
+  <si>
+    <t>سايرکالاها</t>
+  </si>
+  <si>
+    <t>حساب خدمات</t>
+  </si>
+  <si>
+    <t>حساب درآمد</t>
+  </si>
+  <si>
+    <t>حساب انتقالات جاري</t>
+  </si>
+  <si>
+    <t>خالص حساب سرمايه (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">اشتباهات و از قلم افتادگي </t>
+  </si>
+  <si>
+    <t>موازنه کل</t>
+  </si>
+  <si>
+    <t>1- ارزش نفت خام، فرآورده نفتي، گازطبيعي، ميعانات و مايعات‌گازي (تعرفه‌هاي 2709 ،2710و 2711) صادر شده توسط شرکت‌هاي ملي نفت ايران، ملي گاز ايران، ملي پالايش و پخش فرآورده‌هاي نفتي ايران، شرکت‌هاي پتروشيمي و سايرين (گمرکي و غير گمرکي)</t>
+  </si>
+  <si>
+    <t>2- ارزش فرآورده نفتي، گازطبيعي، ميعانات و مايعات‌گازي (تعرفه‌هاي 2709 ،2710و 2711) وارد شده توسط شرکت‌هاي ملي نفت ايران، ملي گاز ايران، ملي پالايش و پخش فرآورده‌هاي نفتي ايران و سايرين (گمرکي و غير گمرکي)</t>
+  </si>
+  <si>
+    <t>3- بر اساس ویرایش چهارم دستورالعمل تهیه ترازپرداخت‌های صندوق بین‌المللی پول</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="12">
+  <numFmts count="16">
     <numFmt numFmtId="164" formatCode="&quot;ريال&quot;\ #,##0.00_-;[Red]&quot;ريال&quot;\ #,##0.00\-"/>
     <numFmt numFmtId="165" formatCode="m/d/yy\ h:mm"/>
     <numFmt numFmtId="166" formatCode="#.00"/>
     <numFmt numFmtId="167" formatCode="#."/>
     <numFmt numFmtId="168" formatCode="mmm\ dd\,\ yyyy"/>
     <numFmt numFmtId="169" formatCode="mmm\-yyyy"/>
     <numFmt numFmtId="170" formatCode="yyyy"/>
     <numFmt numFmtId="171" formatCode="&quot;£&quot;#,##0.00;[Red]\-&quot;£&quot;#,##0.00"/>
     <numFmt numFmtId="172" formatCode="0.0"/>
     <numFmt numFmtId="173" formatCode="0.000000"/>
     <numFmt numFmtId="174" formatCode="#,##0.0"/>
     <numFmt numFmtId="175" formatCode="_-* #,##0.00_-;_-* #,##0.00\-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="176" formatCode="0_)"/>
+    <numFmt numFmtId="177" formatCode="0.00000"/>
+    <numFmt numFmtId="178" formatCode="0.000"/>
+    <numFmt numFmtId="179" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="178"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="178"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -379,50 +507,77 @@
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="B Nazanin"/>
       <charset val="178"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="B Nazanin"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="B Nazanin"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Lotus"/>
+      <charset val="178"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Courier"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <name val="B Nazanin"/>
+      <charset val="178"/>
+    </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="63"/>
         <bgColor indexed="8"/>
       </patternFill>
@@ -442,51 +597,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="39"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="39"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="39"/>
       </top>
       <bottom/>
@@ -576,52 +731,63 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="62">
+  <cellStyleXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="13" fillId="0" borderId="0">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0">
       <alignment horizontal="center" wrapText="1"/>
@@ -732,52 +898,53 @@
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="175" fontId="25" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="5" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="5" borderId="0" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="23" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="5" borderId="8" xfId="23" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -884,86 +1051,185 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="20" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="20" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="172" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="172" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="173" fontId="20" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="174" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="172" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="172" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="174" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="176" fontId="20" fillId="9" borderId="5" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="20" fillId="9" borderId="7" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="9" borderId="7" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="9" borderId="13" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="9" borderId="6" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="27" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="27" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="62" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment readingOrder="2"/>
+    </xf>
+    <xf numFmtId="172" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="178" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="62" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="5" borderId="0" xfId="62" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="5" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="62" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" indent="9" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="62" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="4" xfId="62" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="172" fontId="27" fillId="5" borderId="10" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="27" fillId="5" borderId="10" xfId="62" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="10" xfId="62" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="0" xfId="62" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" readingOrder="2"/>
+    </xf>
+    <xf numFmtId="173" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="172" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="62">
+  <cellStyles count="63">
     <cellStyle name="=C:\WINNT35\SYSTEM32\COMMAND.COM" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma 2" xfId="60" xr:uid="{AD8CC6A5-4660-4FA0-9901-9A4F735209DA}"/>
     <cellStyle name="Date" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="DateTime" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="DateTime 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Fixed" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading1" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="47" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal 2 2" xfId="28" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Normal 2_ترازپرداختها " xfId="24" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Normal 3" xfId="27" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal 3 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Normal 3_ترازپرداختها " xfId="48" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 4" xfId="41" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 5" xfId="42" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Normal 6" xfId="43" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal 7" xfId="44" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Normal 8" xfId="45" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Normal 9" xfId="46" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Normal_BOPIIP~1" xfId="62" xr:uid="{1FEDF66F-E6C0-4B31-9B06-73B1E1079317}"/>
     <cellStyle name="Style 21" xfId="7" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Style 22" xfId="8" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Style 23" xfId="9" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="Style 23 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
     <cellStyle name="Style 23_ترازپرداختها " xfId="49" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
     <cellStyle name="Style 24" xfId="10" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
     <cellStyle name="Style 24 2" xfId="31" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Style 24_ترازپرداختها " xfId="50" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
     <cellStyle name="Style 25" xfId="11" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
     <cellStyle name="Style 25 2" xfId="32" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Style 25_ترازپرداختها " xfId="51" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
     <cellStyle name="Style 26" xfId="12" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
     <cellStyle name="Style 26 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Style 26_ترازپرداختها " xfId="52" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
     <cellStyle name="Style 27" xfId="13" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
     <cellStyle name="Style 27 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
     <cellStyle name="Style 27_ترازپرداختها " xfId="53" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Style 28" xfId="14" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
     <cellStyle name="Style 28 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Style 28_ترازپرداختها " xfId="54" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
     <cellStyle name="Style 29" xfId="15" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
     <cellStyle name="Style 29 2" xfId="36" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="Style 29_ترازپرداختها " xfId="55" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="Style 30" xfId="16" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="Style 30 2" xfId="37" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
@@ -1046,51 +1312,73 @@
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
     <mruColors>
       <color rgb="FFFFCC99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///X:\&#1711;&#1586;&#1610;&#1583;&#1607;%20&#1570;&#1605;&#1575;&#1585;&#1607;&#1575;\&#1711;&#1586;&#1740;&#1583;&#1607;%201405\bop\&#1711;&#1586;&#1740;&#1583;&#1607;%20&#1578;&#1740;&#1585;%20&#1608;%20&#1605;&#1585;&#1583;&#1575;&#1583;%20&#1576;&#1582;&#1588;%20&#1582;&#1575;&#1585;&#1580;&#1740;\&#1711;&#1586;&#1740;&#1583;&#1607;%20&#1582;&#1585;&#1583;&#1575;&#1583;%20bop\bop%201405-03%20&#1578;&#1585;&#1575;&#1586;%20&#1662;&#1585;&#1583;&#1575;&#1582;&#1578;&#8204;&#1607;&#1575;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///X:\&#1711;&#1586;&#1610;&#1583;&#1607;%20&#1570;&#1605;&#1575;&#1585;&#1607;&#1575;\&#1711;&#1586;&#1740;&#1583;&#1607;%201405\bop\&#1711;&#1586;&#1740;&#1583;&#1607;%20&#1578;&#1740;&#1585;%20&#1608;%20&#1605;&#1585;&#1583;&#1575;&#1583;%20&#1576;&#1582;&#1588;%20&#1582;&#1575;&#1585;&#1580;&#1740;\&#1711;&#1586;&#1740;&#1583;&#1607;%20&#1582;&#1585;&#1583;&#1575;&#1583;%20bop\bop%201405-03%20&#1578;&#1585;&#1575;&#1586;%20&#1662;&#1585;&#1583;&#1575;&#1582;&#1578;&#8204;&#1607;&#1575;.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="ترازپرداختها "/>
+      <sheetName val="بدهی ها"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1346,2936 +1634,3817 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9A637847-6D5E-4761-B781-5C0E0D6236B7}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q40"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G25" sqref="G25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="18"/>
+  <cols>
+    <col min="1" max="1" width="16.42578125" style="70" customWidth="1"/>
+    <col min="2" max="2" width="3.28515625" style="70" customWidth="1"/>
+    <col min="3" max="3" width="8.28515625" style="70" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="70" customWidth="1"/>
+    <col min="5" max="5" width="5" style="70" customWidth="1"/>
+    <col min="6" max="9" width="11.5703125" style="70" customWidth="1"/>
+    <col min="10" max="10" width="45.85546875" style="70" customWidth="1"/>
+    <col min="11" max="11" width="12.42578125" style="70" customWidth="1"/>
+    <col min="12" max="12" width="12.28515625" style="70" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.140625" style="70" customWidth="1"/>
+    <col min="14" max="14" width="9" style="70" customWidth="1"/>
+    <col min="15" max="15" width="9.5703125" style="70" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="9" style="70" bestFit="1" customWidth="1"/>
+    <col min="18" max="16384" width="8.85546875" style="70"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="68"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
+    </row>
+    <row r="2" spans="1:17" ht="22.5" thickBot="1">
+      <c r="A2" s="71">
+        <v>1</v>
+      </c>
+      <c r="B2" s="71"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="73" t="s">
+        <v>36</v>
+      </c>
+      <c r="I2" s="72"/>
+      <c r="J2" s="74" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="18.75">
+      <c r="A3" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="76"/>
+      <c r="C3" s="77" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3" s="77"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="78"/>
+    </row>
+    <row r="4" spans="1:17" ht="18.75">
+      <c r="A4" s="80" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="81"/>
+      <c r="C4" s="82">
+        <v>1405</v>
+      </c>
+      <c r="D4" s="82">
+        <v>1404</v>
+      </c>
+      <c r="E4" s="83"/>
+      <c r="F4" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" s="82" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4" s="82" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" s="82">
+        <v>1401</v>
+      </c>
+      <c r="J4" s="83"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+    </row>
+    <row r="5" spans="1:17" ht="18.75">
+      <c r="A5" s="85">
+        <f>(C5/D5-1)*100</f>
+        <v>-32.577987201098836</v>
+      </c>
+      <c r="B5" s="85"/>
+      <c r="C5" s="86">
+        <v>4285.1109084925301</v>
+      </c>
+      <c r="D5" s="86">
+        <v>6355.6555650061637</v>
+      </c>
+      <c r="E5" s="86"/>
+      <c r="F5" s="86">
+        <v>12393.384546008241</v>
+      </c>
+      <c r="G5" s="86">
+        <v>13232.04256040274</v>
+      </c>
+      <c r="H5" s="86">
+        <v>8591.8753724418239</v>
+      </c>
+      <c r="I5" s="86">
+        <v>19633.16519178982</v>
+      </c>
+      <c r="J5" s="87" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="88"/>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84"/>
+      <c r="N5" s="84"/>
+      <c r="O5" s="89"/>
+      <c r="P5" s="89"/>
+      <c r="Q5" s="90"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="85">
+        <f t="shared" ref="A6:A15" si="0">(C6/D6-1)*100</f>
+        <v>-32.924120242399994</v>
+      </c>
+      <c r="B6" s="85"/>
+      <c r="C6" s="86">
+        <v>5803.2788476413407</v>
+      </c>
+      <c r="D6" s="86">
+        <v>8651.8117520237247</v>
+      </c>
+      <c r="E6" s="86"/>
+      <c r="F6" s="86">
+        <v>26338.738383880671</v>
+      </c>
+      <c r="G6" s="86">
+        <v>26853.757831782917</v>
+      </c>
+      <c r="H6" s="86">
+        <v>21076.920706583667</v>
+      </c>
+      <c r="I6" s="86">
+        <v>26621.579527585855</v>
+      </c>
+      <c r="J6" s="91" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="89"/>
+      <c r="P6" s="89"/>
+      <c r="Q6" s="90"/>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="85">
+        <f>(C7/D7-1)*100</f>
+        <v>-24.990369169002346</v>
+      </c>
+      <c r="B7" s="85"/>
+      <c r="C7" s="86">
+        <v>19437.05607906558</v>
+      </c>
+      <c r="D7" s="86">
+        <v>25912.747288223203</v>
+      </c>
+      <c r="E7" s="86"/>
+      <c r="F7" s="86">
+        <v>104210.17113198356</v>
+      </c>
+      <c r="G7" s="86">
+        <v>115420.85032538933</v>
+      </c>
+      <c r="H7" s="86">
+        <v>100518.94209942652</v>
+      </c>
+      <c r="I7" s="86">
+        <v>102502.1911496541</v>
+      </c>
+      <c r="J7" s="92" t="s">
+        <v>45</v>
+      </c>
+      <c r="K7" s="84"/>
+      <c r="L7" s="84"/>
+      <c r="M7" s="84"/>
+      <c r="N7" s="84"/>
+      <c r="O7" s="89"/>
+      <c r="P7" s="89"/>
+      <c r="Q7" s="90"/>
+    </row>
+    <row r="8" spans="1:17" ht="22.5">
+      <c r="A8" s="85">
+        <f t="shared" si="0"/>
+        <v>-23.824391628770947</v>
+      </c>
+      <c r="B8" s="85"/>
+      <c r="C8" s="86">
+        <v>11589.31323943516</v>
+      </c>
+      <c r="D8" s="86">
+        <v>15213.942477435277</v>
+      </c>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86">
+        <v>57441.832396943893</v>
+      </c>
+      <c r="G8" s="86">
+        <v>65841.337211796126</v>
+      </c>
+      <c r="H8" s="86">
+        <v>56796.409739625058</v>
+      </c>
+      <c r="I8" s="86">
+        <v>55256.620575063091</v>
+      </c>
+      <c r="J8" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="90"/>
+    </row>
+    <row r="9" spans="1:17" ht="18.75">
+      <c r="A9" s="85">
+        <f t="shared" si="0"/>
+        <v>-26.648415608841592</v>
+      </c>
+      <c r="B9" s="85"/>
+      <c r="C9" s="86">
+        <v>7847.7428396304213</v>
+      </c>
+      <c r="D9" s="86">
+        <v>10698.804810787926</v>
+      </c>
+      <c r="E9" s="86"/>
+      <c r="F9" s="86">
+        <v>46768.338735039666</v>
+      </c>
+      <c r="G9" s="86">
+        <v>49579.513113593202</v>
+      </c>
+      <c r="H9" s="86">
+        <v>43722.532359801458</v>
+      </c>
+      <c r="I9" s="86">
+        <v>47245.570574591002</v>
+      </c>
+      <c r="J9" s="93" t="s">
+        <v>47</v>
+      </c>
+      <c r="K9" s="84"/>
+      <c r="L9" s="84"/>
+      <c r="M9" s="84"/>
+      <c r="N9" s="84"/>
+      <c r="O9" s="89"/>
+      <c r="P9" s="89"/>
+      <c r="Q9" s="90"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="85">
+        <f t="shared" si="0"/>
+        <v>-21.013683164324416</v>
+      </c>
+      <c r="B10" s="85"/>
+      <c r="C10" s="86">
+        <v>13633.777231424239</v>
+      </c>
+      <c r="D10" s="86">
+        <v>17260.935536199479</v>
+      </c>
+      <c r="E10" s="86"/>
+      <c r="F10" s="86">
+        <v>77871.432748102889</v>
+      </c>
+      <c r="G10" s="86">
+        <v>88567.092493606411</v>
+      </c>
+      <c r="H10" s="86">
+        <v>79442.021392842857</v>
+      </c>
+      <c r="I10" s="86">
+        <v>75880.611622068245</v>
+      </c>
+      <c r="J10" s="92" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" s="84"/>
+      <c r="L10" s="84"/>
+      <c r="M10" s="84"/>
+      <c r="N10" s="84"/>
+      <c r="O10" s="89"/>
+      <c r="P10" s="89"/>
+      <c r="Q10" s="90"/>
+    </row>
+    <row r="11" spans="1:17" ht="21">
+      <c r="A11" s="85">
+        <f t="shared" si="0"/>
+        <v>176.47144657881682</v>
+      </c>
+      <c r="B11" s="85"/>
+      <c r="C11" s="86">
+        <v>834.785439</v>
+      </c>
+      <c r="D11" s="86">
+        <v>301.94273199999998</v>
+      </c>
+      <c r="E11" s="86"/>
+      <c r="F11" s="86">
+        <v>2901.01818</v>
+      </c>
+      <c r="G11" s="86">
+        <v>2679.375364</v>
+      </c>
+      <c r="H11" s="86">
+        <v>2504.3839518700001</v>
+      </c>
+      <c r="I11" s="86">
+        <v>708.51705499999991</v>
+      </c>
+      <c r="J11" s="93" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="84"/>
+      <c r="L11" s="84"/>
+      <c r="M11" s="84"/>
+      <c r="N11" s="84"/>
+      <c r="O11" s="89"/>
+      <c r="P11" s="89"/>
+      <c r="Q11" s="90"/>
+    </row>
+    <row r="12" spans="1:17" ht="18.75">
+      <c r="A12" s="85">
+        <f t="shared" si="0"/>
+        <v>-24.529764590413162</v>
+      </c>
+      <c r="B12" s="85"/>
+      <c r="C12" s="86">
+        <v>12798.99179242424</v>
+      </c>
+      <c r="D12" s="86">
+        <v>16958.992804199479</v>
+      </c>
+      <c r="E12" s="86"/>
+      <c r="F12" s="86">
+        <v>74970.414568102889</v>
+      </c>
+      <c r="G12" s="86">
+        <v>85887.717129606404</v>
+      </c>
+      <c r="H12" s="86">
+        <v>76937.63744097286</v>
+      </c>
+      <c r="I12" s="86">
+        <v>75172.094567068241</v>
+      </c>
+      <c r="J12" s="93" t="s">
+        <v>50</v>
+      </c>
+      <c r="K12" s="84"/>
+      <c r="L12" s="84"/>
+      <c r="M12" s="84"/>
+      <c r="N12" s="84"/>
+      <c r="O12" s="89"/>
+      <c r="P12" s="89"/>
+      <c r="Q12" s="90"/>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" s="85">
+        <f t="shared" si="0"/>
+        <v>-32.840200824067409</v>
+      </c>
+      <c r="B13" s="85"/>
+      <c r="C13" s="86">
+        <v>-1632.6750663297021</v>
+      </c>
+      <c r="D13" s="86">
+        <v>-2431.0302984270807</v>
+      </c>
+      <c r="E13" s="86"/>
+      <c r="F13" s="86">
+        <v>-15080.422423951861</v>
+      </c>
+      <c r="G13" s="86">
+        <v>-12193.574454984917</v>
+      </c>
+      <c r="H13" s="86">
+        <v>-11158.980986389339</v>
+      </c>
+      <c r="I13" s="86">
+        <v>-7331.977098282543</v>
+      </c>
+      <c r="J13" s="91" t="s">
+        <v>51</v>
+      </c>
+      <c r="K13" s="84"/>
+      <c r="L13" s="84"/>
+      <c r="M13" s="84"/>
+      <c r="N13" s="84"/>
+      <c r="O13" s="89"/>
+      <c r="P13" s="89"/>
+      <c r="Q13" s="90"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" s="85">
+        <f t="shared" si="0"/>
+        <v>24.088290854636707</v>
+      </c>
+      <c r="B14" s="85"/>
+      <c r="C14" s="86">
+        <v>-478.47819191438901</v>
+      </c>
+      <c r="D14" s="86">
+        <v>-385.59495712202414</v>
+      </c>
+      <c r="E14" s="86"/>
+      <c r="F14" s="86">
+        <v>-1287.4444372147127</v>
+      </c>
+      <c r="G14" s="86">
+        <v>-1219.4122988809656</v>
+      </c>
+      <c r="H14" s="86">
+        <v>-1287.5957536569783</v>
+      </c>
+      <c r="I14" s="86">
+        <v>-542.71036099341609</v>
+      </c>
+      <c r="J14" s="91" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="84"/>
+      <c r="L14" s="84"/>
+      <c r="M14" s="84"/>
+      <c r="N14" s="84"/>
+      <c r="O14" s="89"/>
+      <c r="P14" s="89"/>
+      <c r="Q14" s="90"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" s="85">
+        <f t="shared" si="0"/>
+        <v>13.932864592383055</v>
+      </c>
+      <c r="B15" s="85"/>
+      <c r="C15" s="86">
+        <v>592.98531909528106</v>
+      </c>
+      <c r="D15" s="86">
+        <v>520.46906853154371</v>
+      </c>
+      <c r="E15" s="86"/>
+      <c r="F15" s="86">
+        <v>2422.5130232941442</v>
+      </c>
+      <c r="G15" s="86">
+        <v>-208.72851751429471</v>
+      </c>
+      <c r="H15" s="86">
+        <v>-38.468594095526441</v>
+      </c>
+      <c r="I15" s="86">
+        <v>886.27312347992654</v>
+      </c>
+      <c r="J15" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="K15" s="84"/>
+      <c r="L15" s="84"/>
+      <c r="M15" s="84"/>
+      <c r="N15" s="84"/>
+      <c r="O15" s="89"/>
+      <c r="P15" s="89"/>
+      <c r="Q15" s="90"/>
+    </row>
+    <row r="16" spans="1:17" ht="18.75">
+      <c r="A16" s="85">
+        <f>(C16/D16-1)*100</f>
+        <v>-55.767694021126779</v>
+      </c>
+      <c r="B16" s="85"/>
+      <c r="C16" s="86">
+        <v>-3536.8361390780456</v>
+      </c>
+      <c r="D16" s="86">
+        <v>-7996.0473703707712</v>
+      </c>
+      <c r="E16" s="86"/>
+      <c r="F16" s="86">
+        <v>-19623.229701374283</v>
+      </c>
+      <c r="G16" s="86">
+        <v>-20713.606548820822</v>
+      </c>
+      <c r="H16" s="86">
+        <v>-19882.331455124538</v>
+      </c>
+      <c r="I16" s="86">
+        <v>-10840.723458444798</v>
+      </c>
+      <c r="J16" s="94" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" s="84"/>
+      <c r="L16" s="84"/>
+      <c r="M16" s="84"/>
+      <c r="N16" s="84"/>
+      <c r="O16" s="89"/>
+      <c r="P16" s="89"/>
+      <c r="Q16" s="90"/>
+    </row>
+    <row r="17" spans="1:17" ht="19.5" thickBot="1">
+      <c r="A17" s="85">
+        <f>(C17/D17-1)*100</f>
+        <v>5.6243641302178737</v>
+      </c>
+      <c r="B17" s="85"/>
+      <c r="C17" s="86">
+        <v>2751.9027037531305</v>
+      </c>
+      <c r="D17" s="86">
+        <v>2605.3673566834223</v>
+      </c>
+      <c r="E17" s="86"/>
+      <c r="F17" s="86">
+        <v>6998.7739734972438</v>
+      </c>
+      <c r="G17" s="86">
+        <v>8285.3368084532867</v>
+      </c>
+      <c r="H17" s="86">
+        <v>11178.477638880717</v>
+      </c>
+      <c r="I17" s="86">
+        <v>-6332.1664315678954</v>
+      </c>
+      <c r="J17" s="95" t="s">
+        <v>55</v>
+      </c>
+      <c r="K17" s="84"/>
+      <c r="L17" s="84"/>
+      <c r="M17" s="84"/>
+      <c r="N17" s="84"/>
+      <c r="O17" s="89"/>
+      <c r="P17" s="89"/>
+      <c r="Q17" s="90"/>
+    </row>
+    <row r="18" spans="1:17" ht="19.5" thickBot="1">
+      <c r="A18" s="96">
+        <f>(C18/D18-1)*100</f>
+        <v>262.72188123149698</v>
+      </c>
+      <c r="B18" s="96"/>
+      <c r="C18" s="97">
+        <v>3500.1774731676137</v>
+      </c>
+      <c r="D18" s="97">
+        <v>964.9755513188145</v>
+      </c>
+      <c r="E18" s="97"/>
+      <c r="F18" s="97">
+        <v>-231.07118186880746</v>
+      </c>
+      <c r="G18" s="97">
+        <v>803.77282003518189</v>
+      </c>
+      <c r="H18" s="97">
+        <v>-111.97844380199513</v>
+      </c>
+      <c r="I18" s="97">
+        <v>2460.2753017771233</v>
+      </c>
+      <c r="J18" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="K18" s="84"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="84"/>
+      <c r="O18" s="89"/>
+      <c r="P18" s="89"/>
+      <c r="Q18" s="90"/>
+    </row>
+    <row r="19" spans="1:17" ht="14.25" customHeight="1">
+      <c r="A19" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="99"/>
+      <c r="C19" s="99"/>
+      <c r="D19" s="99"/>
+      <c r="E19" s="99"/>
+      <c r="F19" s="99"/>
+      <c r="G19" s="99"/>
+      <c r="H19" s="99"/>
+      <c r="I19" s="99"/>
+      <c r="J19" s="100"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="84"/>
+      <c r="M19" s="84"/>
+      <c r="N19" s="84"/>
+    </row>
+    <row r="20" spans="1:17" ht="15" customHeight="1">
+      <c r="A20" s="100" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="100"/>
+      <c r="C20" s="100"/>
+      <c r="D20" s="100"/>
+      <c r="E20" s="100"/>
+      <c r="F20" s="100"/>
+      <c r="G20" s="100"/>
+      <c r="H20" s="100"/>
+      <c r="I20" s="100"/>
+      <c r="J20" s="100"/>
+      <c r="K20" s="84"/>
+      <c r="L20" s="84"/>
+      <c r="M20" s="84"/>
+      <c r="N20" s="84"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="J21" s="68" t="s">
+        <v>59</v>
+      </c>
+      <c r="K21" s="84"/>
+      <c r="L21" s="84"/>
+      <c r="M21" s="84"/>
+      <c r="N21" s="84"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" s="101"/>
+      <c r="C22" s="102"/>
+      <c r="D22" s="102"/>
+      <c r="E22" s="102"/>
+      <c r="F22" s="103"/>
+      <c r="G22" s="102"/>
+      <c r="H22" s="102"/>
+      <c r="I22" s="102"/>
+      <c r="J22" s="102"/>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" s="101"/>
+      <c r="C23" s="104"/>
+      <c r="D23" s="104"/>
+      <c r="E23" s="104"/>
+      <c r="F23" s="104"/>
+      <c r="G23" s="104"/>
+      <c r="H23" s="104"/>
+      <c r="I23" s="104"/>
+      <c r="J23" s="102"/>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" s="101"/>
+      <c r="C24" s="104"/>
+      <c r="D24" s="104"/>
+      <c r="E24" s="104"/>
+      <c r="F24" s="104"/>
+      <c r="G24" s="104"/>
+      <c r="H24" s="105"/>
+      <c r="I24" s="103"/>
+      <c r="J24" s="102"/>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" s="101"/>
+      <c r="C25" s="104"/>
+      <c r="D25" s="104"/>
+      <c r="E25" s="104"/>
+      <c r="F25" s="104"/>
+      <c r="G25" s="104"/>
+      <c r="H25" s="104"/>
+      <c r="I25" s="104"/>
+      <c r="J25" s="102"/>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" s="101"/>
+      <c r="C26" s="104"/>
+      <c r="D26" s="104"/>
+      <c r="E26" s="104"/>
+      <c r="F26" s="104"/>
+      <c r="G26" s="104"/>
+      <c r="H26" s="104"/>
+      <c r="I26" s="104"/>
+      <c r="J26" s="102"/>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" s="101"/>
+      <c r="C27" s="102"/>
+      <c r="D27" s="102"/>
+      <c r="E27" s="102"/>
+      <c r="F27" s="102"/>
+      <c r="G27" s="102"/>
+      <c r="H27" s="102"/>
+      <c r="I27" s="102"/>
+      <c r="J27" s="102"/>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" s="101"/>
+      <c r="C28" s="102"/>
+      <c r="D28" s="102"/>
+      <c r="E28" s="102"/>
+      <c r="F28" s="102"/>
+      <c r="G28" s="102"/>
+      <c r="H28" s="102"/>
+      <c r="I28" s="102"/>
+      <c r="J28" s="102"/>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" s="101"/>
+      <c r="C29" s="102"/>
+      <c r="D29" s="102"/>
+      <c r="E29" s="102"/>
+      <c r="F29" s="102"/>
+      <c r="G29" s="102"/>
+      <c r="H29" s="102"/>
+      <c r="I29" s="102"/>
+      <c r="J29" s="102"/>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" s="101"/>
+      <c r="C30" s="102"/>
+      <c r="D30" s="102"/>
+      <c r="E30" s="102"/>
+      <c r="F30" s="102"/>
+      <c r="G30" s="102"/>
+      <c r="H30" s="102"/>
+      <c r="I30" s="102"/>
+      <c r="J30" s="102"/>
+    </row>
+    <row r="31" spans="1:17">
+      <c r="A31" s="101"/>
+      <c r="C31" s="102"/>
+      <c r="D31" s="102"/>
+      <c r="E31" s="102"/>
+      <c r="F31" s="102"/>
+      <c r="G31" s="102"/>
+      <c r="H31" s="102"/>
+      <c r="I31" s="102"/>
+      <c r="J31" s="102"/>
+    </row>
+    <row r="32" spans="1:17">
+      <c r="A32" s="101"/>
+      <c r="C32" s="102"/>
+      <c r="D32" s="102"/>
+      <c r="E32" s="102"/>
+      <c r="F32" s="102"/>
+      <c r="G32" s="102"/>
+      <c r="H32" s="102"/>
+      <c r="I32" s="102"/>
+      <c r="J32" s="102"/>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" s="101"/>
+      <c r="C33" s="102"/>
+      <c r="D33" s="102"/>
+      <c r="E33" s="102"/>
+      <c r="F33" s="102"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="102"/>
+    </row>
+    <row r="34" spans="1:10">
+      <c r="A34" s="101"/>
+      <c r="C34" s="102"/>
+      <c r="D34" s="102"/>
+      <c r="E34" s="102"/>
+      <c r="F34" s="102"/>
+      <c r="G34" s="102"/>
+      <c r="H34" s="102"/>
+      <c r="I34" s="102"/>
+      <c r="J34" s="102"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="101"/>
+      <c r="C35" s="102"/>
+      <c r="D35" s="102"/>
+      <c r="E35" s="102"/>
+      <c r="F35" s="102"/>
+      <c r="G35" s="102"/>
+      <c r="H35" s="102"/>
+      <c r="I35" s="102"/>
+      <c r="J35" s="102"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="C36" s="102"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="C37" s="102"/>
+      <c r="D37" s="102"/>
+      <c r="E37" s="102"/>
+      <c r="F37" s="102"/>
+      <c r="G37" s="102"/>
+      <c r="H37" s="102"/>
+      <c r="I37" s="102"/>
+      <c r="J37" s="102"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="C38" s="102"/>
+      <c r="D38" s="102"/>
+      <c r="E38" s="102"/>
+      <c r="F38" s="102"/>
+      <c r="G38" s="102"/>
+      <c r="H38" s="102"/>
+      <c r="I38" s="102"/>
+      <c r="J38" s="102"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="C39" s="102"/>
+      <c r="D39" s="102"/>
+      <c r="E39" s="102"/>
+      <c r="F39" s="102"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="102"/>
+      <c r="I39" s="102"/>
+      <c r="J39" s="102"/>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="C40" s="102"/>
+      <c r="D40" s="102"/>
+      <c r="E40" s="102"/>
+      <c r="F40" s="102"/>
+      <c r="G40" s="102"/>
+      <c r="H40" s="102"/>
+      <c r="I40" s="102"/>
+      <c r="J40" s="102"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="F3:I3"/>
+    <mergeCell ref="A19:J19"/>
+    <mergeCell ref="A20:J20"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.35433070866141703" right="0.23622047244094499" top="1.6535433070866099" bottom="0.82677165354330695" header="1.69291338582677" footer="0.82677165354330695"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:I20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="34" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="34" customWidth="1"/>
     <col min="3" max="3" width="24.7109375" style="34" customWidth="1"/>
     <col min="4" max="4" width="26.42578125" style="34" customWidth="1"/>
     <col min="5" max="7" width="9.140625" style="34"/>
     <col min="8" max="8" width="10.85546875" style="34" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" ht="21.75" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:9" ht="21.75" thickBot="1">
       <c r="A2" s="46">
         <v>3</v>
       </c>
-      <c r="B2" s="64" t="s">
+      <c r="B2" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="C2" s="64"/>
+      <c r="C2" s="65"/>
       <c r="D2" s="48" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:9" ht="18.75">
       <c r="A3" s="43" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="43" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="49" t="s">
         <v>31</v>
       </c>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
     </row>
-    <row r="4" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:9" ht="19.5" thickBot="1">
       <c r="A4" s="35">
         <f>C4+B4</f>
         <v>4339.9979999999996</v>
       </c>
       <c r="B4" s="35">
         <v>1619.0236</v>
       </c>
       <c r="C4" s="35">
         <v>2720.9744000000001</v>
       </c>
       <c r="D4" s="36" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="60"/>
       <c r="I4" s="53"/>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:9">
       <c r="A5" s="37"/>
       <c r="B5" s="37"/>
       <c r="C5" s="37"/>
       <c r="D5" s="38" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:9">
       <c r="A6" s="63"/>
       <c r="B6" s="53"/>
       <c r="C6" s="62"/>
       <c r="F6" s="60"/>
       <c r="G6" s="60"/>
     </row>
-    <row r="8" spans="1:9" ht="21.75" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:9" ht="21.75" thickBot="1">
       <c r="A8" s="46">
         <v>3</v>
       </c>
-      <c r="B8" s="64" t="s">
+      <c r="B8" s="65" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="64"/>
+      <c r="C8" s="65"/>
       <c r="D8" s="48" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="18.75" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:9" ht="18.75">
       <c r="A9" s="43" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="49" t="s">
         <v>31</v>
       </c>
       <c r="G9" s="59"/>
     </row>
-    <row r="10" spans="1:9" ht="19.5" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:9" ht="19.5" thickBot="1">
       <c r="A10" s="35">
         <f>C10+B10</f>
         <v>3783.0234</v>
       </c>
       <c r="B10" s="35">
         <v>1411.2457999999999</v>
       </c>
       <c r="C10" s="35">
         <v>2371.7775999999999</v>
       </c>
       <c r="D10" s="36" t="str">
         <f>D4</f>
         <v>خرداد</v>
       </c>
       <c r="G10" s="59"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:9">
       <c r="A11" s="37"/>
       <c r="B11" s="37"/>
       <c r="C11" s="37"/>
       <c r="D11" s="38" t="s">
         <v>29</v>
       </c>
       <c r="G11" s="58"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:9">
       <c r="A13" s="61"/>
       <c r="B13" s="61"/>
       <c r="C13" s="61"/>
     </row>
-    <row r="14" spans="1:9" ht="18.75" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C14" s="67"/>
+    <row r="14" spans="1:9" ht="18.75">
+      <c r="A14" s="64"/>
+      <c r="B14" s="64"/>
+      <c r="C14" s="64"/>
       <c r="D14" s="60"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:9">
       <c r="A15" s="60"/>
       <c r="B15" s="60"/>
       <c r="C15" s="60"/>
     </row>
-    <row r="16" spans="1:9" ht="22.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="16" spans="1:9" ht="22.5">
       <c r="A16" s="53"/>
       <c r="C16" s="57"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:3">
       <c r="A17" s="61"/>
       <c r="C17" s="53"/>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:3">
       <c r="C18" s="54"/>
     </row>
-    <row r="19" spans="1:3" ht="22.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:3" ht="22.5">
       <c r="A19" s="56"/>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:3">
       <c r="C20" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B8:C8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B9DBC8A-6D1D-493F-8875-C8DA624CE2C2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:E9"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="18.75" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="40" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="40" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="40" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="40" customWidth="1"/>
     <col min="5" max="5" width="17.42578125" style="40" customWidth="1"/>
     <col min="6" max="16384" width="8.85546875" style="39"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:5" ht="21.75" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="2" spans="1:5" ht="21.75" thickBot="1">
       <c r="A2" s="46">
         <v>4</v>
       </c>
       <c r="B2" s="46"/>
-      <c r="C2" s="64" t="s">
+      <c r="C2" s="65" t="s">
         <v>32</v>
       </c>
-      <c r="D2" s="64"/>
+      <c r="D2" s="65"/>
       <c r="E2" s="47" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:5">
       <c r="A3" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="44" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="50" t="s">
         <v>34</v>
       </c>
       <c r="D3" s="50" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="45" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="19.5" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="4" spans="1:5" ht="19.5" thickBot="1">
       <c r="A4" s="41">
         <v>1709345.8333333333</v>
       </c>
       <c r="B4" s="41">
         <v>1677476.5833333333</v>
       </c>
       <c r="C4" s="41">
         <v>1474151.0416666667</v>
       </c>
       <c r="D4" s="41">
         <v>285000</v>
       </c>
       <c r="E4" s="42" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:5">
       <c r="A6" s="51"/>
       <c r="B6" s="51"/>
       <c r="C6" s="55"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:5">
       <c r="A7" s="51"/>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:5">
       <c r="A8" s="52"/>
       <c r="B8" s="52"/>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:5">
       <c r="A9" s="52"/>
       <c r="B9" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="1.3779527559055118" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:F267"/>
   <sheetViews>
     <sheetView topLeftCell="A258" workbookViewId="0">
       <selection activeCell="E122" sqref="E122"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="17.25" x14ac:dyDescent="0.5"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="17.25"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="27.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="21.42578125" style="1" customWidth="1"/>
     <col min="5" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="2" spans="1:4" ht="24" thickBot="1">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="66"/>
       <c r="D2" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="3" spans="1:4" ht="21">
       <c r="A3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.65">
+    <row r="4" spans="1:4" ht="21.75" thickBot="1">
       <c r="A4" s="7">
         <f t="shared" ref="A4" si="0">B4+C4</f>
         <v>6653.5</v>
       </c>
       <c r="B4" s="7">
         <v>5819.7999999999993</v>
       </c>
       <c r="C4" s="6">
         <v>833.70000000000073</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="5" spans="1:4" ht="19.5">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="7" spans="1:4" ht="24" thickBot="1">
       <c r="A7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="66"/>
       <c r="D7" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="8" spans="1:4" ht="21">
       <c r="A8" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="9" spans="1:4" ht="19.5" customHeight="1" thickBot="1">
       <c r="A9" s="7">
         <f t="shared" ref="A9" si="1">B9+C9</f>
         <v>6538.4</v>
       </c>
       <c r="B9" s="7">
         <v>5692.7999999999993</v>
       </c>
       <c r="C9" s="7">
         <v>845.60000000000036</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="10" spans="1:4" ht="19.5">
       <c r="A10" s="11"/>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="12" spans="1:4" ht="24" thickBot="1">
       <c r="A12" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="66"/>
       <c r="D12" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="13" spans="1:4" ht="21">
       <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="14" spans="1:4" ht="21.75" thickBot="1">
       <c r="A14" s="7">
         <f>B14+C14</f>
         <v>6358.8</v>
       </c>
       <c r="B14" s="7">
         <v>5583.4000000000005</v>
       </c>
       <c r="C14" s="7">
         <v>775.39999999999986</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="15" spans="1:4" ht="19.5">
       <c r="A15" s="11"/>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="17" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="17" spans="1:6" ht="24" thickBot="1">
       <c r="A17" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="66"/>
       <c r="D17" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="18" spans="1:6" ht="21">
       <c r="A18" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="19" spans="1:6" ht="21.75" thickBot="1">
       <c r="A19" s="7">
         <f>B19+C19+0.1</f>
         <v>6212.4000000000005</v>
       </c>
       <c r="B19" s="7">
         <v>5421.5</v>
       </c>
       <c r="C19" s="7">
         <v>790.8</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="20" spans="1:6" ht="19.5">
       <c r="A20" s="11"/>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="22" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="22" spans="1:6" ht="24" thickBot="1">
       <c r="A22" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="66"/>
       <c r="D22" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="23" spans="1:6" ht="21">
       <c r="A23" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="24" spans="1:6" ht="21.75" thickBot="1">
       <c r="A24" s="7">
         <f t="shared" ref="A24" si="2">B24+C24</f>
         <v>6123.7</v>
       </c>
       <c r="B24" s="7">
         <v>5338.3</v>
       </c>
       <c r="C24" s="7">
         <v>785.39999999999964</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="25" spans="1:6" ht="19.5">
       <c r="A25" s="11"/>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="27" spans="1:6" ht="24" thickBot="1">
       <c r="A27" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="66"/>
       <c r="D27" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="28" spans="1:6" ht="21">
       <c r="A28" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B28" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="29" spans="1:6" ht="21.75" thickBot="1">
       <c r="A29" s="7">
         <f t="shared" ref="A29" si="3">B29+C29</f>
         <v>6111</v>
       </c>
       <c r="B29" s="7">
         <v>5350</v>
       </c>
       <c r="C29" s="7">
         <v>761</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="30" spans="1:6" ht="19.5">
       <c r="A30" s="11"/>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F30" s="2">
         <f>1837.1+1459.1+430.4+1705.2</f>
         <v>5431.8</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="32" spans="1:6" ht="24" thickBot="1">
       <c r="A32" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="66"/>
       <c r="D32" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="33" spans="1:6" ht="21">
       <c r="A33" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="34" spans="1:6" ht="21.75" thickBot="1">
       <c r="A34" s="7">
         <f t="shared" ref="A34" si="4">B34+C34</f>
         <v>5984</v>
       </c>
       <c r="B34" s="7">
         <v>5363</v>
       </c>
       <c r="C34" s="7">
         <v>621</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="35" spans="1:6" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="35" spans="1:6" ht="19.5">
       <c r="A35" s="11"/>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="37" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="37" spans="1:6" ht="24" thickBot="1">
       <c r="A37" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B37" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="66"/>
       <c r="D37" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="38" spans="1:6" ht="21">
       <c r="A38" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B38" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C38" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="39" spans="1:6" ht="21.75" thickBot="1">
       <c r="A39" s="7">
         <f t="shared" ref="A39" si="5">B39+C39</f>
         <v>5745</v>
       </c>
       <c r="B39" s="7">
         <v>5218</v>
       </c>
       <c r="C39" s="7">
         <v>527</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>16</v>
       </c>
       <c r="F39" s="16"/>
     </row>
-    <row r="40" spans="1:6" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="40" spans="1:6" ht="19.5">
       <c r="A40" s="11"/>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="42" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="42" spans="1:6" ht="24" thickBot="1">
       <c r="A42" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B42" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="66"/>
       <c r="D42" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="43" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="43" spans="1:6" ht="21">
       <c r="A43" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C43" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="44" spans="1:6" ht="21.75" thickBot="1">
       <c r="A44" s="7">
         <f t="shared" ref="A44" si="6">B44+C44</f>
         <v>5527</v>
       </c>
       <c r="B44" s="7">
         <v>5041</v>
       </c>
       <c r="C44" s="7">
         <v>486</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="45" spans="1:6" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="45" spans="1:6" ht="19.5">
       <c r="A45" s="11"/>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="47" spans="1:6" ht="24" thickBot="1">
       <c r="A47" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="66"/>
       <c r="D47" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="48" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="48" spans="1:6" ht="21">
       <c r="A48" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B48" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C48" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="49" spans="1:6" ht="21.75" thickBot="1">
       <c r="A49" s="7">
         <f t="shared" ref="A49" si="7">B49+C49</f>
         <v>5311.9000000000005</v>
       </c>
       <c r="B49" s="7">
         <v>4835.8</v>
       </c>
       <c r="C49" s="7">
         <v>476.1</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F49" s="16"/>
     </row>
-    <row r="50" spans="1:6" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="50" spans="1:6" ht="19.5">
       <c r="A50" s="15"/>
       <c r="B50" s="11"/>
       <c r="C50" s="11"/>
       <c r="D50" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="16"/>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.5">
+    <row r="51" spans="1:6">
       <c r="F51" s="16"/>
     </row>
-    <row r="52" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="52" spans="1:6" ht="24" thickBot="1">
       <c r="A52" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="66"/>
       <c r="D52" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="53" spans="1:6" ht="21">
       <c r="A53" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C53" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="14" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="16"/>
     </row>
-    <row r="54" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="54" spans="1:6" ht="21.75" thickBot="1">
       <c r="A54" s="7">
         <f t="shared" ref="A54" si="8">B54+C54</f>
         <v>5233.3000000000011</v>
       </c>
       <c r="B54" s="7">
         <v>4753.7000000000007</v>
       </c>
       <c r="C54" s="7">
         <v>479.60000000000036</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>18</v>
       </c>
       <c r="F54" s="16"/>
     </row>
-    <row r="55" spans="1:6" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="55" spans="1:6" ht="19.5">
       <c r="A55" s="15"/>
       <c r="B55" s="11"/>
       <c r="C55" s="11"/>
       <c r="D55" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F55" s="16"/>
     </row>
-    <row r="57" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="57" spans="1:6" ht="24" thickBot="1">
       <c r="A57" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B57" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="66"/>
       <c r="D57" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="58" spans="1:6" ht="21">
       <c r="A58" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C58" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="59" spans="1:6" ht="21.75" thickBot="1">
       <c r="A59" s="7">
         <f>B59+C59</f>
         <v>5107.2</v>
       </c>
       <c r="B59" s="7">
         <v>4675.5</v>
       </c>
       <c r="C59" s="7">
         <v>431.7</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="60" spans="1:6" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="60" spans="1:6" ht="19.5">
       <c r="A60" s="15"/>
       <c r="B60" s="11"/>
       <c r="C60" s="11"/>
       <c r="D60" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="62" spans="1:6" ht="24" thickBot="1">
       <c r="A62" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B62" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="66"/>
       <c r="D62" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="63" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="63" spans="1:6" ht="21">
       <c r="A63" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C63" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="64" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="64" spans="1:6" ht="21.75" thickBot="1">
       <c r="A64" s="7">
         <f>B64+C64</f>
         <v>5178.6999999999989</v>
       </c>
       <c r="B64" s="7">
         <v>4739.7999999999993</v>
       </c>
       <c r="C64" s="7">
         <v>438.9</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="65" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="65" spans="1:4" ht="19.5">
       <c r="A65" s="15"/>
       <c r="B65" s="11"/>
       <c r="C65" s="11"/>
       <c r="D65" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="67" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="67" spans="1:4" ht="24" thickBot="1">
       <c r="A67" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B67" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="66"/>
       <c r="D67" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="68" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="68" spans="1:4" ht="21">
       <c r="A68" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C68" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="69" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="69" spans="1:4" ht="21.75" thickBot="1">
       <c r="A69" s="7">
         <f>B69+C69</f>
         <v>5214.8999999999996</v>
       </c>
       <c r="B69" s="7">
         <v>4786.7</v>
       </c>
       <c r="C69" s="7">
         <v>428.20000000000005</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="70" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="70" spans="1:4" ht="19.5">
       <c r="A70" s="15"/>
       <c r="B70" s="11"/>
       <c r="C70" s="11"/>
       <c r="D70" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="72" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="72" spans="1:4" ht="24" thickBot="1">
       <c r="A72" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B72" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="66"/>
       <c r="D72" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="73" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="73" spans="1:4" ht="21">
       <c r="A73" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C73" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="74" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="74" spans="1:4" ht="21.75" thickBot="1">
       <c r="A74" s="7">
         <f>B74+C74-1</f>
         <v>5484</v>
       </c>
       <c r="B74" s="7">
         <v>5031</v>
       </c>
       <c r="C74" s="7">
         <v>454</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="75" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="75" spans="1:4" ht="19.5">
       <c r="A75" s="15"/>
       <c r="B75" s="11"/>
       <c r="C75" s="11"/>
       <c r="D75" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="77" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="77" spans="1:4" ht="24" thickBot="1">
       <c r="A77" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B77" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C77" s="66"/>
       <c r="D77" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="78" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="78" spans="1:4" ht="21">
       <c r="A78" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C78" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="79" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="79" spans="1:4" ht="21.75" thickBot="1">
       <c r="A79" s="7">
         <f>B79+C79</f>
         <v>5458</v>
       </c>
       <c r="B79" s="7">
         <v>5016</v>
       </c>
       <c r="C79" s="7">
         <v>442</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="80" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="80" spans="1:4" ht="19.5">
       <c r="A80" s="15"/>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="82" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="82" spans="1:4" ht="24" thickBot="1">
       <c r="A82" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B82" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="66"/>
       <c r="D82" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="83" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="83" spans="1:4" ht="21">
       <c r="A83" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C83" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="84" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="84" spans="1:4" ht="21.75" thickBot="1">
       <c r="A84" s="7">
         <f>B84+C84</f>
         <v>5497.5999999999995</v>
       </c>
       <c r="B84" s="7">
         <v>5045.3999999999996</v>
       </c>
       <c r="C84" s="7">
         <v>452.20000000000005</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="85" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="85" spans="1:4" ht="19.5">
       <c r="A85" s="15"/>
       <c r="B85" s="11"/>
       <c r="C85" s="11"/>
       <c r="D85" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="87" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="87" spans="1:4" ht="24" thickBot="1">
       <c r="A87" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B87" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="66"/>
       <c r="D87" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="88" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="88" spans="1:4" ht="21">
       <c r="A88" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C88" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="89" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="89" spans="1:4" ht="21.75" thickBot="1">
       <c r="A89" s="7">
         <f>B89+C89</f>
         <v>5476</v>
       </c>
       <c r="B89" s="7">
         <v>5035</v>
       </c>
       <c r="C89" s="7">
         <v>441</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="90" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="90" spans="1:4" ht="19.5">
       <c r="A90" s="15"/>
       <c r="B90" s="11"/>
       <c r="C90" s="11"/>
       <c r="D90" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="92" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="92" spans="1:4" ht="24" thickBot="1">
       <c r="A92" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B92" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="66"/>
       <c r="D92" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="93" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="93" spans="1:4" ht="21">
       <c r="A93" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C93" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="94" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="94" spans="1:4" ht="21.75" thickBot="1">
       <c r="A94" s="7">
         <f>B94+C94</f>
         <v>5543.0000000000009</v>
       </c>
       <c r="B94" s="7">
         <v>5091.1000000000013</v>
       </c>
       <c r="C94" s="7">
         <v>451.9</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="95" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="95" spans="1:4" ht="19.5">
       <c r="A95" s="15"/>
       <c r="B95" s="11"/>
       <c r="C95" s="11"/>
       <c r="D95" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="97" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="97" spans="1:4" ht="24" thickBot="1">
       <c r="A97" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B97" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="66"/>
       <c r="D97" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="98" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="98" spans="1:4" ht="21">
       <c r="A98" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B98" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C98" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="99" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="99" spans="1:4" ht="21.75" thickBot="1">
       <c r="A99" s="7">
         <f>B99+C99</f>
         <v>5624.4000000000005</v>
       </c>
       <c r="B99" s="7">
         <v>5215.1000000000004</v>
       </c>
       <c r="C99" s="7">
         <v>409.30000000000007</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="100" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="100" spans="1:4" ht="19.5">
       <c r="A100" s="15"/>
       <c r="B100" s="11"/>
       <c r="C100" s="11"/>
       <c r="D100" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="101" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="101" spans="1:4" ht="19.5">
       <c r="A101" s="17"/>
       <c r="B101" s="8"/>
       <c r="C101" s="8"/>
       <c r="D101" s="18"/>
     </row>
-    <row r="102" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="102" spans="1:4" ht="24" thickBot="1">
       <c r="A102" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B102" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C102" s="66"/>
       <c r="D102" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="103" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="103" spans="1:4" ht="21">
       <c r="A103" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B103" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C103" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="104" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="104" spans="1:4" ht="21.75" thickBot="1">
       <c r="A104" s="7">
         <f>B104+C104</f>
         <v>5674.6</v>
       </c>
       <c r="B104" s="7">
         <f>5338</f>
         <v>5338</v>
       </c>
       <c r="C104" s="7">
         <f>337-0.4</f>
         <v>336.6</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="105" spans="1:4" ht="19.5" x14ac:dyDescent="0.5">
+    <row r="105" spans="1:4" ht="19.5">
       <c r="A105" s="15"/>
       <c r="B105" s="11"/>
       <c r="C105" s="11"/>
       <c r="D105" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="106" spans="1:4">
       <c r="A106" s="20"/>
       <c r="B106" s="20"/>
       <c r="C106" s="20"/>
       <c r="D106" s="20"/>
     </row>
-    <row r="107" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="107" spans="1:4" ht="24" thickBot="1">
       <c r="A107" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B107" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C107" s="66"/>
       <c r="D107" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="108" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="108" spans="1:4" ht="21">
       <c r="A108" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B108" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C108" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="109" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="109" spans="1:4" ht="21.75" thickBot="1">
       <c r="A109" s="10">
         <f>B109+C109</f>
         <v>5551.7</v>
       </c>
       <c r="B109" s="10">
         <v>5201.2</v>
       </c>
       <c r="C109" s="10">
         <v>350.5</v>
       </c>
       <c r="D109" s="19" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="110" spans="1:4">
       <c r="D110" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="112" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="112" spans="1:4" ht="24" thickBot="1">
       <c r="A112" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B112" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C112" s="66"/>
       <c r="D112" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="113" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="113" spans="1:6" ht="21">
       <c r="A113" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B113" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C113" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="114" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="114" spans="1:6" ht="21.75" thickBot="1">
       <c r="A114" s="10">
         <f>B114+C114</f>
         <v>6014.6</v>
       </c>
       <c r="B114" s="10">
         <v>5287.5</v>
       </c>
       <c r="C114" s="10">
         <v>727.09999999999991</v>
       </c>
       <c r="D114" s="19" t="s">
         <v>18</v>
       </c>
       <c r="F114" s="16"/>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.5">
+    <row r="115" spans="1:6">
       <c r="D115" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="117" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="117" spans="1:6" ht="24" thickBot="1">
       <c r="A117" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B117" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C117" s="66"/>
       <c r="D117" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="118" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="118" spans="1:6" ht="21">
       <c r="A118" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C118" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="119" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="119" spans="1:6" ht="21.75" thickBot="1">
       <c r="A119" s="10">
         <f>7475</f>
         <v>7475</v>
       </c>
       <c r="B119" s="10">
         <v>5456</v>
       </c>
       <c r="C119" s="10">
         <v>2019</v>
       </c>
       <c r="D119" s="19" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="120" spans="1:6" x14ac:dyDescent="0.5">
+    <row r="120" spans="1:6">
       <c r="D120" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F120" s="16"/>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.5">
+    <row r="121" spans="1:6">
       <c r="D121" s="18"/>
       <c r="F121" s="16"/>
     </row>
-    <row r="122" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="122" spans="1:6" ht="24" thickBot="1">
       <c r="A122" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B122" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C122" s="66"/>
       <c r="D122" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="123" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="123" spans="1:6" ht="21">
       <c r="A123" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B123" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C123" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D123" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="124" spans="1:6" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="124" spans="1:6" ht="21.75" thickBot="1">
       <c r="A124" s="10">
         <f>C124+B124</f>
         <v>7672.1</v>
       </c>
       <c r="B124" s="10">
         <v>5564.4000000000005</v>
       </c>
       <c r="C124" s="10">
         <v>2107.6999999999994</v>
       </c>
       <c r="D124" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="125" spans="1:6" x14ac:dyDescent="0.5">
+    <row r="125" spans="1:6">
       <c r="D125" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.5">
+    <row r="126" spans="1:6">
       <c r="D126" s="18"/>
     </row>
-    <row r="127" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="127" spans="1:6" ht="24" thickBot="1">
       <c r="A127" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B127" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C127" s="66"/>
       <c r="D127" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="128" spans="1:6" ht="21" x14ac:dyDescent="0.5">
+    <row r="128" spans="1:6" ht="21">
       <c r="A128" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B128" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C128" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D128" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="129" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="129" spans="1:4" ht="21.75" thickBot="1">
       <c r="A129" s="10">
         <f>C129+B129</f>
         <v>7597.0999999999995</v>
       </c>
       <c r="B129" s="10">
         <v>5437.0999999999995</v>
       </c>
       <c r="C129" s="10">
         <v>2160</v>
       </c>
       <c r="D129" s="19" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="130" spans="1:4">
       <c r="D130" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="132" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="132" spans="1:4" ht="24" thickBot="1">
       <c r="A132" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B132" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C132" s="66"/>
       <c r="D132" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="133" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="133" spans="1:4" ht="21">
       <c r="A133" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B133" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C133" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="134" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="134" spans="1:4" ht="21.75" thickBot="1">
       <c r="A134" s="10">
         <f>C134+B134</f>
         <v>7571</v>
       </c>
       <c r="B134" s="10">
         <v>5346</v>
       </c>
       <c r="C134" s="10">
         <v>2225</v>
       </c>
       <c r="D134" s="19" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="135" spans="1:4">
       <c r="D135" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="137" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="137" spans="1:4" ht="24" thickBot="1">
       <c r="A137" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B137" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C137" s="66"/>
       <c r="D137" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="138" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="138" spans="1:4" ht="21">
       <c r="A138" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B138" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C138" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D138" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="139" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="139" spans="1:4" ht="21.75" thickBot="1">
       <c r="A139" s="10">
         <f>C139+B139</f>
         <v>7542.4000000000005</v>
       </c>
       <c r="B139" s="10">
         <v>5206</v>
       </c>
       <c r="C139" s="10">
         <v>2336.4000000000005</v>
       </c>
       <c r="D139" s="19" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="140" spans="1:4">
       <c r="D140" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="142" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="142" spans="1:4" ht="24" thickBot="1">
       <c r="A142" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B142" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C142" s="66"/>
       <c r="D142" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="143" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="143" spans="1:4" ht="21">
       <c r="A143" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B143" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C143" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D143" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="144" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="144" spans="1:4" ht="21.75" thickBot="1">
       <c r="A144" s="10">
         <f>C144+B144</f>
         <v>7751.1</v>
       </c>
       <c r="B144" s="10">
         <v>5256.1</v>
       </c>
       <c r="C144" s="10">
         <v>2495.0000000000005</v>
       </c>
       <c r="D144" s="19" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="145" spans="1:4">
       <c r="D145" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="148" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="148" spans="1:4" ht="24" thickBot="1">
       <c r="A148" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B148" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C148" s="66"/>
       <c r="D148" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="149" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="149" spans="1:4" ht="21">
       <c r="A149" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B149" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C149" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D149" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="150" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="150" spans="1:4" ht="21.75" thickBot="1">
       <c r="A150" s="10">
         <f>C150+B150</f>
         <v>7909.8</v>
       </c>
       <c r="B150" s="10">
         <v>5298.9000000000005</v>
       </c>
       <c r="C150" s="10">
         <v>2610.8999999999996</v>
       </c>
       <c r="D150" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="151" spans="1:4">
       <c r="D151" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="153" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="153" spans="1:4" ht="24" thickBot="1">
       <c r="A153" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B153" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C153" s="66"/>
       <c r="D153" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="154" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="154" spans="1:4" ht="21">
       <c r="A154" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B154" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C154" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D154" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="155" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="155" spans="1:4" ht="21.75" thickBot="1">
       <c r="A155" s="10">
         <f>C155+B155</f>
         <v>8093.7999999999993</v>
       </c>
       <c r="B155" s="10">
         <v>5342.5</v>
       </c>
       <c r="C155" s="10">
         <v>2751.2999999999993</v>
       </c>
       <c r="D155" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="156" spans="1:4">
       <c r="D156" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="158" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="158" spans="1:4" ht="24" thickBot="1">
       <c r="A158" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B158" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C158" s="66"/>
       <c r="D158" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="159" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="159" spans="1:4" ht="21">
       <c r="A159" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B159" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C159" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="160" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="160" spans="1:4" ht="21.75" thickBot="1">
       <c r="A160" s="10">
         <f>C160+B160</f>
         <v>8000.5</v>
       </c>
       <c r="B160" s="10">
         <v>5231.6000000000004</v>
       </c>
       <c r="C160" s="10">
         <v>2768.8999999999996</v>
       </c>
       <c r="D160" s="19" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="161" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="161" spans="1:4">
       <c r="D161" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="163" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="163" spans="1:4" ht="24" thickBot="1">
       <c r="A163" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B163" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C163" s="66"/>
       <c r="D163" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="164" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="164" spans="1:4" ht="21">
       <c r="A164" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C164" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D164" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="165" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="165" spans="1:4" ht="21.75" thickBot="1">
       <c r="A165" s="10">
         <f>C165+B165</f>
         <v>7840</v>
       </c>
       <c r="B165" s="10">
         <v>5046</v>
       </c>
       <c r="C165" s="10">
         <v>2794</v>
       </c>
       <c r="D165" s="19" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="166" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="166" spans="1:4">
       <c r="D166" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="168" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="168" spans="1:4" ht="24" thickBot="1">
       <c r="A168" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B168" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C168" s="66"/>
       <c r="D168" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="169" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="169" spans="1:4" ht="21">
       <c r="A169" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B169" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C169" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D169" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="170" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="170" spans="1:4" ht="21.75" thickBot="1">
       <c r="A170" s="10">
         <f>C170+B170</f>
         <v>7573</v>
       </c>
       <c r="B170" s="10">
         <v>4726</v>
       </c>
       <c r="C170" s="10">
         <v>2847</v>
       </c>
       <c r="D170" s="19" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="171" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="171" spans="1:4">
       <c r="D171" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="173" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="173" spans="1:4" ht="24" thickBot="1">
       <c r="A173" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B173" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C173" s="66"/>
       <c r="D173" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="174" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="174" spans="1:4" ht="21">
       <c r="A174" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B174" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C174" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D174" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="175" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="175" spans="1:4" ht="21.75" thickBot="1">
       <c r="A175" s="10">
         <f>C175+B175</f>
         <v>7782.9000000000005</v>
       </c>
       <c r="B175" s="10">
         <v>5196.2000000000007</v>
       </c>
       <c r="C175" s="10">
         <v>2586.6999999999998</v>
       </c>
       <c r="D175" s="19" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="176" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="176" spans="1:4">
       <c r="D176" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="178" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="178" spans="1:4" ht="24" thickBot="1">
       <c r="A178" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B178" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C178" s="66"/>
       <c r="D178" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="179" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="179" spans="1:4" ht="21">
       <c r="A179" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B179" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C179" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D179" s="14" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="180" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="180" spans="1:4" ht="21.75" thickBot="1">
       <c r="A180" s="10">
         <f>C180+B180</f>
         <v>8481.4000000000015</v>
       </c>
       <c r="B180" s="10">
         <v>5169.8999999999996</v>
       </c>
       <c r="C180" s="10">
         <v>3311.5000000000014</v>
       </c>
       <c r="D180" s="19" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="181" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="181" spans="1:4">
       <c r="D181" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="183" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="183" spans="1:4" ht="24" thickBot="1">
       <c r="A183" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B183" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C183" s="66"/>
       <c r="D183" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="184" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="184" spans="1:4" ht="21">
       <c r="A184" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B184" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C184" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D184" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="185" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="185" spans="1:4" ht="21.75" thickBot="1">
       <c r="A185" s="10">
         <f>C185+B185+1</f>
         <v>8819</v>
       </c>
       <c r="B185" s="10">
         <v>5615</v>
       </c>
       <c r="C185" s="10">
         <v>3203</v>
       </c>
       <c r="D185" s="19" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="186" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="186" spans="1:4">
       <c r="D186" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="188" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="188" spans="1:4" ht="24" thickBot="1">
       <c r="A188" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B188" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C188" s="66"/>
       <c r="D188" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="189" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="189" spans="1:4" ht="21">
       <c r="A189" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B189" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C189" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D189" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="190" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="190" spans="1:4" ht="21.75" thickBot="1">
       <c r="A190" s="10">
         <f>C190+B190</f>
         <v>8913</v>
       </c>
       <c r="B190" s="10">
         <v>5617</v>
       </c>
       <c r="C190" s="10">
         <v>3296</v>
       </c>
       <c r="D190" s="19" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="191" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="191" spans="1:4">
       <c r="D191" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="193" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="193" spans="1:4" ht="24" thickBot="1">
       <c r="A193" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B193" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C193" s="66"/>
       <c r="D193" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="194" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="194" spans="1:4" ht="21">
       <c r="A194" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B194" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C194" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D194" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="195" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="195" spans="1:4" ht="21.75" thickBot="1">
       <c r="A195" s="10">
         <f>C195+B195</f>
         <v>8966</v>
       </c>
       <c r="B195" s="10">
         <v>5494</v>
       </c>
       <c r="C195" s="10">
         <v>3472</v>
       </c>
       <c r="D195" s="19" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="196" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="196" spans="1:4">
       <c r="D196" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="198" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="198" spans="1:4" ht="24" thickBot="1">
       <c r="A198" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B198" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C198" s="66"/>
       <c r="D198" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="199" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="199" spans="1:4" ht="21">
       <c r="A199" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B199" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C199" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D199" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="200" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="200" spans="1:4" ht="21.75" thickBot="1">
       <c r="A200" s="10">
         <f>C200+B200</f>
         <v>9122</v>
       </c>
       <c r="B200" s="10">
         <v>5819</v>
       </c>
       <c r="C200" s="10">
         <v>3303</v>
       </c>
       <c r="D200" s="19" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="201" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="201" spans="1:4">
       <c r="D201" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="203" spans="1:4" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="203" spans="1:4" ht="24" thickBot="1">
       <c r="A203" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B203" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C203" s="66"/>
       <c r="D203" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="204" spans="1:4" ht="21" x14ac:dyDescent="0.5">
+    <row r="204" spans="1:4" ht="21">
       <c r="A204" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B204" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C204" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D204" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="205" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="205" spans="1:4" ht="21.75" thickBot="1">
       <c r="A205" s="10">
         <f>C205+B205</f>
         <v>9276</v>
       </c>
       <c r="B205" s="10">
         <v>5943</v>
       </c>
       <c r="C205" s="10">
         <v>3333</v>
       </c>
       <c r="D205" s="19" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="206" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="206" spans="1:4">
       <c r="D206" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="208" spans="1:4" s="21" customFormat="1" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="208" spans="1:4" s="21" customFormat="1" ht="24" thickBot="1">
       <c r="A208" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B208" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C208" s="66"/>
       <c r="D208" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="209" spans="1:4" s="21" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="209" spans="1:4" s="21" customFormat="1" ht="21">
       <c r="A209" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B209" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C209" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D209" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="210" spans="1:4" s="21" customFormat="1" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="210" spans="1:4" s="21" customFormat="1" ht="21.75" thickBot="1">
       <c r="A210" s="10">
         <f>C210+B210</f>
         <v>9444</v>
       </c>
       <c r="B210" s="10">
         <v>5978</v>
       </c>
       <c r="C210" s="10">
         <v>3466</v>
       </c>
       <c r="D210" s="19" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="211" spans="1:4" s="21" customFormat="1" x14ac:dyDescent="0.5">
+    <row r="211" spans="1:4" s="21" customFormat="1">
       <c r="A211" s="1"/>
       <c r="B211" s="1"/>
       <c r="C211" s="1"/>
       <c r="D211" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="212" spans="1:4" s="21" customFormat="1" x14ac:dyDescent="0.5">
+    <row r="212" spans="1:4" s="21" customFormat="1">
       <c r="A212" s="22"/>
       <c r="B212" s="22"/>
       <c r="C212" s="22"/>
       <c r="D212" s="23"/>
     </row>
-    <row r="213" spans="1:4" s="21" customFormat="1" x14ac:dyDescent="0.5">
+    <row r="213" spans="1:4" s="21" customFormat="1">
       <c r="A213" s="22"/>
       <c r="B213" s="22"/>
       <c r="C213" s="22"/>
       <c r="D213" s="22"/>
     </row>
-    <row r="214" spans="1:4" s="21" customFormat="1" ht="24" thickBot="1" x14ac:dyDescent="0.75">
+    <row r="214" spans="1:4" s="21" customFormat="1" ht="24" thickBot="1">
       <c r="A214" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B214" s="66" t="s">
         <v>12</v>
       </c>
       <c r="C214" s="66"/>
       <c r="D214" s="4" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="215" spans="1:4" s="21" customFormat="1" ht="21" x14ac:dyDescent="0.5">
+    <row r="215" spans="1:4" s="21" customFormat="1" ht="21">
       <c r="A215" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B215" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C215" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D215" s="14" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="216" spans="1:4" s="21" customFormat="1" ht="21.75" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="216" spans="1:4" s="21" customFormat="1" ht="21.75" thickBot="1">
       <c r="A216" s="10">
         <f>C216+B216</f>
         <v>9680</v>
       </c>
       <c r="B216" s="10">
         <v>6131</v>
       </c>
       <c r="C216" s="10">
         <v>3549</v>
       </c>
       <c r="D216" s="19" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="217" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="217" spans="1:4">
       <c r="D217" s="12" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="219" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
-    <row r="220" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="219" spans="1:4" ht="18" thickBot="1"/>
+    <row r="220" spans="1:4" ht="21.75" thickBot="1">
       <c r="A220" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B220" s="65" t="s">
+      <c r="B220" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="C220" s="65"/>
+      <c r="C220" s="67"/>
       <c r="D220" s="31" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="221" spans="1:4" ht="18.75" x14ac:dyDescent="0.5">
+    <row r="221" spans="1:4" ht="18.75">
       <c r="A221" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B221" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C221" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D221" s="26" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="222" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="222" spans="1:4" ht="19.5" thickBot="1">
       <c r="A222" s="24">
         <f>C222+B222</f>
         <v>9746</v>
       </c>
       <c r="B222" s="24">
         <v>6108</v>
       </c>
       <c r="C222" s="24">
         <v>3638</v>
       </c>
       <c r="D222" s="27" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="223" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="223" spans="1:4">
       <c r="A223" s="28"/>
       <c r="B223" s="28"/>
       <c r="C223" s="28"/>
       <c r="D223" s="29" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="224" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="224" spans="1:4">
       <c r="A224" s="28"/>
       <c r="B224" s="28"/>
       <c r="C224" s="28"/>
       <c r="D224" s="28"/>
     </row>
-    <row r="225" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="225" spans="1:4">
       <c r="A225" s="28"/>
       <c r="B225" s="28"/>
       <c r="C225" s="28"/>
       <c r="D225" s="28"/>
     </row>
-    <row r="226" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="226" spans="1:4" ht="18" thickBot="1">
       <c r="A226" s="28"/>
       <c r="B226" s="28"/>
       <c r="C226" s="28"/>
       <c r="D226" s="28"/>
     </row>
-    <row r="227" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="227" spans="1:4" ht="21.75" thickBot="1">
       <c r="A227" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B227" s="65" t="s">
+      <c r="B227" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="C227" s="65"/>
+      <c r="C227" s="67"/>
       <c r="D227" s="33" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="228" spans="1:4" ht="18.75" x14ac:dyDescent="0.5">
+    <row r="228" spans="1:4" ht="18.75">
       <c r="A228" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B228" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C228" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D228" s="26" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="229" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="229" spans="1:4" ht="19.5" thickBot="1">
       <c r="A229" s="24">
         <f>C229+B229</f>
         <v>9885</v>
       </c>
       <c r="B229" s="24">
         <v>6160</v>
       </c>
       <c r="C229" s="24">
         <v>3725</v>
       </c>
       <c r="D229" s="27" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="230" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="230" spans="1:4">
       <c r="A230" s="28"/>
       <c r="B230" s="28"/>
       <c r="C230" s="28"/>
       <c r="D230" s="29" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="232" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
-    <row r="233" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="232" spans="1:4" ht="18" thickBot="1"/>
+    <row r="233" spans="1:4" ht="21.75" thickBot="1">
       <c r="A233" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B233" s="65" t="s">
+      <c r="B233" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="C233" s="65"/>
+      <c r="C233" s="67"/>
       <c r="D233" s="33" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="234" spans="1:4" ht="18.75" x14ac:dyDescent="0.5">
+    <row r="234" spans="1:4" ht="18.75">
       <c r="A234" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B234" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C234" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D234" s="26" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="235" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="235" spans="1:4" ht="19.5" thickBot="1">
       <c r="A235" s="24">
         <f>C235+B235</f>
         <v>10346.41</v>
       </c>
       <c r="B235" s="24">
         <v>6336.33</v>
       </c>
       <c r="C235" s="24">
         <v>4010.08</v>
       </c>
       <c r="D235" s="27" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="236" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="236" spans="1:4">
       <c r="A236" s="28"/>
       <c r="B236" s="28"/>
       <c r="C236" s="28"/>
       <c r="D236" s="29" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="238" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
-    <row r="239" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="238" spans="1:4" ht="18" thickBot="1"/>
+    <row r="239" spans="1:4" ht="21.75" thickBot="1">
       <c r="A239" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B239" s="65" t="s">
+      <c r="B239" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="C239" s="65"/>
+      <c r="C239" s="67"/>
       <c r="D239" s="33" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="240" spans="1:4" ht="18.75" x14ac:dyDescent="0.5">
+    <row r="240" spans="1:4" ht="18.75">
       <c r="A240" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B240" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C240" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D240" s="26" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="241" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="241" spans="1:4" ht="19.5" thickBot="1">
       <c r="A241" s="24">
         <f>C241+B241</f>
         <v>10758.150000000001</v>
       </c>
       <c r="B241" s="24">
         <v>6560.1</v>
       </c>
       <c r="C241" s="24">
         <v>4198.05</v>
       </c>
       <c r="D241" s="27" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="242" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="242" spans="1:4">
       <c r="A242" s="28"/>
       <c r="B242" s="28"/>
       <c r="C242" s="28"/>
       <c r="D242" s="29" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="244" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
-    <row r="245" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="244" spans="1:4" ht="18" thickBot="1"/>
+    <row r="245" spans="1:4" ht="21.75" thickBot="1">
       <c r="A245" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B245" s="65" t="s">
+      <c r="B245" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="C245" s="65"/>
+      <c r="C245" s="67"/>
       <c r="D245" s="33" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="246" spans="1:4" ht="18.75" x14ac:dyDescent="0.5">
+    <row r="246" spans="1:4" ht="18.75">
       <c r="A246" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B246" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C246" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D246" s="26" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="247" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="247" spans="1:4" ht="19.5" thickBot="1">
       <c r="A247" s="24">
         <f>C247+B247</f>
         <v>10910.073119847391</v>
       </c>
       <c r="B247" s="24">
         <v>6712.5859698725599</v>
       </c>
       <c r="C247" s="24">
         <v>4197.4871499748306</v>
       </c>
       <c r="D247" s="27" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="248" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="248" spans="1:4">
       <c r="A248" s="28"/>
       <c r="B248" s="28"/>
       <c r="C248" s="28"/>
       <c r="D248" s="29" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="250" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
-    <row r="251" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="250" spans="1:4" ht="18" thickBot="1"/>
+    <row r="251" spans="1:4" ht="21.75" thickBot="1">
       <c r="A251" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B251" s="65" t="s">
+      <c r="B251" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="C251" s="65"/>
+      <c r="C251" s="67"/>
       <c r="D251" s="33" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="252" spans="1:4" ht="18.75" x14ac:dyDescent="0.5">
+    <row r="252" spans="1:4" ht="18.75">
       <c r="A252" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B252" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C252" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D252" s="26" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="253" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="253" spans="1:4" ht="19.5" thickBot="1">
       <c r="A253" s="24">
         <f>C253+B253</f>
         <v>11305.04</v>
       </c>
       <c r="B253" s="24">
         <v>7066.83</v>
       </c>
       <c r="C253" s="24">
         <v>4238.21</v>
       </c>
       <c r="D253" s="27" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="254" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="254" spans="1:4">
       <c r="A254" s="28"/>
       <c r="B254" s="28"/>
       <c r="C254" s="28"/>
       <c r="D254" s="29" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="256" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
-    <row r="257" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="256" spans="1:4" ht="18" thickBot="1"/>
+    <row r="257" spans="1:4" ht="21.75" thickBot="1">
       <c r="A257" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B257" s="65" t="s">
+      <c r="B257" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="C257" s="65"/>
+      <c r="C257" s="67"/>
       <c r="D257" s="33" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="258" spans="1:4" ht="18.75" x14ac:dyDescent="0.5">
+    <row r="258" spans="1:4" ht="18.75">
       <c r="A258" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B258" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C258" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D258" s="26" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="259" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="259" spans="1:4" ht="19.5" thickBot="1">
       <c r="A259" s="24">
         <f>C259+B259</f>
         <v>10664</v>
       </c>
       <c r="B259" s="24">
         <v>6708</v>
       </c>
       <c r="C259" s="24">
         <v>3956</v>
       </c>
       <c r="D259" s="27" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="260" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="260" spans="1:4">
       <c r="A260" s="28"/>
       <c r="B260" s="28"/>
       <c r="C260" s="28"/>
       <c r="D260" s="29" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="263" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
-    <row r="264" spans="1:4" ht="21.75" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="263" spans="1:4" ht="18" thickBot="1"/>
+    <row r="264" spans="1:4" ht="21.75" thickBot="1">
       <c r="A264" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B264" s="65" t="s">
+      <c r="B264" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="C264" s="65"/>
+      <c r="C264" s="67"/>
       <c r="D264" s="33" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="265" spans="1:4" ht="18.75" x14ac:dyDescent="0.5">
+    <row r="265" spans="1:4" ht="18.75">
       <c r="A265" s="25" t="s">
         <v>7</v>
       </c>
       <c r="B265" s="25" t="s">
         <v>8</v>
       </c>
       <c r="C265" s="25" t="s">
         <v>9</v>
       </c>
       <c r="D265" s="26" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="266" spans="1:4" ht="19.5" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="266" spans="1:4" ht="19.5" thickBot="1">
       <c r="A266" s="24">
         <f>C266+B266</f>
         <v>10441.168399999999</v>
       </c>
       <c r="B266" s="24">
         <v>6484.1719999999996</v>
       </c>
       <c r="C266" s="24">
         <v>3956.9964</v>
       </c>
       <c r="D266" s="27" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="267" spans="1:4" x14ac:dyDescent="0.5">
+    <row r="267" spans="1:4">
       <c r="A267" s="28"/>
       <c r="B267" s="28"/>
       <c r="C267" s="28"/>
       <c r="D267" s="29" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="51">
-    <mergeCell ref="B173:C173"/>
-[...18 lines deleted...]
-    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B264:C264"/>
+    <mergeCell ref="B245:C245"/>
+    <mergeCell ref="B203:C203"/>
+    <mergeCell ref="B188:C188"/>
+    <mergeCell ref="B183:C183"/>
+    <mergeCell ref="B193:C193"/>
+    <mergeCell ref="B214:C214"/>
+    <mergeCell ref="B208:C208"/>
+    <mergeCell ref="B257:C257"/>
+    <mergeCell ref="B251:C251"/>
+    <mergeCell ref="B239:C239"/>
+    <mergeCell ref="B233:C233"/>
+    <mergeCell ref="B227:C227"/>
+    <mergeCell ref="B220:C220"/>
+    <mergeCell ref="B198:C198"/>
     <mergeCell ref="B117:C117"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B112:C112"/>
     <mergeCell ref="B107:C107"/>
     <mergeCell ref="B72:C72"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B102:C102"/>
     <mergeCell ref="B97:C97"/>
     <mergeCell ref="B92:C92"/>
     <mergeCell ref="B62:C62"/>
     <mergeCell ref="B67:C67"/>
-    <mergeCell ref="B264:C264"/>
-[...13 lines deleted...]
-    <mergeCell ref="B198:C198"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="B2:C2"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="B173:C173"/>
+    <mergeCell ref="B122:C122"/>
+    <mergeCell ref="B168:C168"/>
+    <mergeCell ref="B163:C163"/>
+    <mergeCell ref="B178:C178"/>
+    <mergeCell ref="B153:C153"/>
+    <mergeCell ref="B148:C148"/>
+    <mergeCell ref="B142:C142"/>
+    <mergeCell ref="B137:C137"/>
+    <mergeCell ref="B132:C132"/>
+    <mergeCell ref="B127:C127"/>
+    <mergeCell ref="B158:C158"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="1.3779527559055118" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup scale="12" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>ترازپرداختها </vt:lpstr>
       <vt:lpstr>بدهي‌ها(دلار- یورو)</vt:lpstr>
       <vt:lpstr>نرخ دلار </vt:lpstr>
       <vt:lpstr>بدهی ها</vt:lpstr>
+      <vt:lpstr>'ترازپرداختها '!Print_Area</vt:lpstr>
       <vt:lpstr>'نرخ دلار '!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AVAJANG</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>h.bastanzad</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>